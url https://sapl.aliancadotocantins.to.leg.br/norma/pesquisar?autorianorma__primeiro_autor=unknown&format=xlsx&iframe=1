--- v0 (2025-11-22)
+++ v1 (2026-04-11)
@@ -10,2759 +10,2966 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1631" uniqueCount="904">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1757" uniqueCount="973">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Sigla</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>RES</t>
+  </si>
+  <si>
+    <t>Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2026/240/res._03-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a revisão geral anual dos subsídios dos vereadores da Câmara Municipal de Aliança do Tocantins/TO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2026/239/res._02-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a revisão geral anual dos subsídios dos vereadores e remuneração dos servidores públicos efetivos da Câmara Municipal de Aliança do Tocantins/TO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2026/238/res._01-26.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Resolução nº 004/2025, que cria cargos em comissão no Quadro de Servidores da Câmara Municipal de Aliança do Tocantins, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/237/res_06-25.pdf</t>
+  </si>
+  <si>
+    <t>Declara a nulidade da eleição da Mesa Diretora da Câmara Municipal de Aliança do Tocantins para o exercício de 2026, realizada na Sessão Ordinária do dia 04 do mês de fevereiro de 2025, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>773</t>
+  </si>
+  <si>
+    <t>LO</t>
+  </si>
+  <si>
+    <t>Lei</t>
+  </si>
+  <si>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/254/lei_773-2025.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece a substituição de sinais sonoros estridentes por sinais musicais ou visuais adequados a estudantes com deficiência ou transtornos do neurodesenvolvimento, nos estabelecimentos de ensino localizados no município de Aliança do Tocantins, determina sinalização de proibição do uso de equipamentos sonoros no perímetro escolar, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>771</t>
+  </si>
+  <si>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/253/lei_771-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição da Marcha para Jesus no âmbito do Município de Aliança do Tocantins/TO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>770</t>
+  </si>
+  <si>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/252/lei_770-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Lei Orçamentária Anual - LOA, para 2026, Estimando Receita e Fixando Despesas e dá outras providências.</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>769</t>
+  </si>
+  <si>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/251/lei_769-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária de 2026 (Ano Referência de 2025), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>768</t>
+  </si>
+  <si>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/250/lei_768-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Plano Plurianual do Município de Aliança do Tocantins/TO, para o quadriênio de 2026/2029.</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>767</t>
+  </si>
+  <si>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/249/lei_767-2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Orçamentária Anual nº 747/2024 do município de Aliança do Tocantins, para o exercício de 2025, utilizando o superávit financeiro do exercício anterior e ampliando o limite para abertura de créditos suplementares.</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>766</t>
+  </si>
+  <si>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/248/lei_766-2025.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal (Cuidar e Educar), destinado à promoção da saúde, bem-estar e qualidade de vida dos profissionais da educação da rede pública municipal de Aliança do Tocantins, em consonância com a Lei Federal nº 14.681/2023, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>765</t>
+  </si>
+  <si>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/247/lei_765-2025.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Diário Oficial Eletrônico do Município de Aliança do Tocantins - DOM, como meio oficial de comunicação, publicidade e divulgação dos Atos dos Poderes Executivo e Legislativo no âmbito deste município, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>764</t>
+  </si>
+  <si>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/246/lei_764-2025.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de Crédito Adicional Especial ao Orçamento vigente, no valor de R$ 60.000,00, para fins que especifica, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>763</t>
+  </si>
+  <si>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/245/lei_763-2025.pdf</t>
+  </si>
+  <si>
+    <t>Prorroga, por 01 (um) ano, a vigência do Plano Municipal de Educação de Aliança do Tocantins, instituído pela Lei Municipal nº 588/2015, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>762</t>
+  </si>
+  <si>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/244/lei_762-2025.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial ao orçamento vigente, no valor de R$ 1.200.000,00, para fiz que especifica, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>761</t>
+  </si>
+  <si>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/243/lei_761-2025.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial ao Orçamento vigente, no valor de R$ 915.000,00, para fins que especifica, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>760</t>
+  </si>
+  <si>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/242/lei_760-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a complementação salarial dos servidores públicos municipais para adequação ao Salário Mínimo Nacional, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>759</t>
+  </si>
+  <si>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/241/lei_759-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a revisão geral da remuneração dos profissionais da Educação do Município de Aliança do Tocantins, e dá outras providências.</t>
+  </si>
+  <si>
     <t>236</t>
   </si>
   <si>
-    <t>2025</t>
-[...1 lines deleted...]
-  <si>
     <t>758</t>
   </si>
   <si>
-    <t>LO</t>
-[...5 lines deleted...]
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/236/lei_758-2025.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/236/lei_758-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual da remuneração dos profissionais da Saúde do Município de Aliança do Tocantins, adéqua Plano de Cargos e Carreiras, e dá outras providências.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/235/lei_757-2025.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/235/lei_757-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Vale-Alimentação aos servidores plantonistas da Unidade Básica de Saúde 24 horas no Município de Aliança do Tocantins/TO, e dá outras providências.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/234/lei_756-2025.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/234/lei_756-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal de Turismo, do Fundo Municipal de Turismo de Aliança do Tocantins/TO, e dá outras providências.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/233/lei_755-2025.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/233/lei_755-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Fórum Permanente de Educação no Município de Aliança do Tocantins/TO, e dá outras providências.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/232/lei_754-2025.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/232/lei_754-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Orçamentária Anual nº 747/2024 do Município de Aliança do Tocantins, para o exercício de 2025, utilizando o superávit financeiro do exercício anterior e ampliando o limite para abertura de créditos suplementares.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/231/lei_753-2025.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/231/lei_753-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de pessoal, por tempo determinado, para atender a necessidade de excepcional interesse público, nos termos do Art. 37, IX, da Constituição Federal, Art. 9º, IX, da Constituição Estadual e Lei Orgânica do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>RES</t>
-[...5 lines deleted...]
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/212/res_05-25-.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/212/res_05-25-.pdf</t>
   </si>
   <si>
     <t>Autoriza o reajuste da remuneração e gratificação dos Cargos descritos, alterando as Resoluções 002/2022, 003 e 005/2024. [Secretaria Geral, Controle Interno e Ouvidor].</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>1</t>
-[...1 lines deleted...]
-  <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/213/dl_01-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/213/dl_01-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a constituição da Comissão Especial de Vereadores e Servidores desta Casa Legislativa, para participar do evento anual da Marcha dos Vereadores em Brasília/DF (2025), organizado pela UVB - União dos Vereadores do Brasil, e dá outras providências.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/230/lei_752-2025.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/230/lei_752-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono por produtividade aos professores do Sistema Municipal de Ensino, e dá outras providências.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/229/lei_751-2025.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/229/lei_751-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Alfabetização e estabelece diretrizes para a promoção da alfabetização plena no município.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/228/lei_750-2025.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/228/lei_750-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso de telefones celulares e outros dispositivos eletrônicos portáteis nas escolas municipais de Aliança do Tocantins, em conformidade com a Lei Federal nº 15.100/2025.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/227/lei_749-2025.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/227/lei_749-2025.pdf</t>
   </si>
   <si>
     <t>Institui a Educação Integral no Município de Aliança do Tocantins e estabelece diretrizes para sua implementação na rede municipal de ensino.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/210/res_04-25-.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/210/res_04-25-.pdf</t>
   </si>
   <si>
     <t>Cria novos cargos em Comissão no quadro permanente de Servidores da Câmara Municipal de Aliança do Tocantins, e dá outras providências.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/209/res_03-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/209/res_03-25.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal de Aliança do Tocantins, a se filiar a União dos Vereadores do Estado do Tocantins UVET, autorizando o pagamento de contribuições, e dá outras providências.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/208/res_02-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/208/res_02-25.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo Municipal a firmar convênio com instituições financeiras e dá outras providencias.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/206/res_01-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/206/res_01-25.pdf</t>
   </si>
   <si>
     <t>Concede reposição geral anual dos Vencimentos dos Servidores Efetivos da Câmara Municipal de Aliança do Tocantins/TO e dá outras providências.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/226/lei_748-2024.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/226/lei_748-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fórum Permanente de Educação no município de Aliança e dá outras providências, em conformidade com a Lei Federal nº 13.005, de Aliança do Tocantins e suas alterações, que aprova o Plano Nacional de Educação (PNE).</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/211/lei_747-2024.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/211/lei_747-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Orçamento Anual - LOA, para 2025, Estimando Receita e Fixando Despesas, e dá outras providências.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/225/lei_746-2024.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/225/lei_746-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária de 2025 (Ano Referência de 2024), e dá outras providências.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/224/lei_745-2024.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/224/lei_745-2024.pdf</t>
   </si>
   <si>
     <t>Reestruturação do Conselho Municipal da Educação - CME, e dá outras providências.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/223/lei_744-2024.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/223/lei_744-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Alimentação Escolar - CAE, e revoga a Lei Municipal nº 234/1997, e a Lei Municipal nº 295/2000, com vistas a atender ao disposto na Constituição Federal, de acordo com a Lei Federal 11.947/2009, e da Resolução CD/FNDE nº 06/2020, deste município de Aliança do Tocantins/TO, e dá outras providências.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/222/lei_743-2024.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/222/lei_743-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção de escolas paralisadas a mais de 15 anos ou por motivo de remanejamentos dos alunos, e dá outras providências. (Escolas Municipais: Firmeza, Dom Bosco, Santos Dumont, Lago Verde, Criança Feliz - ASSOBEN, e Creche Municipal Gonçalves Dias).</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/221/lei_742-2024.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/221/lei_742-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abertura de Crédito Especial para os fins que se especifica, no Orçamento Financeiro Anual do Município de Aliança do Tocantins/TO.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/220/lei_741-2024.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/220/lei_741-2024.pdf</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/219/lei_740-2024.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/219/lei_740-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão e correção geral anual da remuneração dos Servidores do Quadro Geral do Município de Aliança do Tocantins, adequa Plano de Cargos e Carreiras, e dá outras providencias.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/218/lei_739-2024.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/218/lei_739-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão e correção geral anual da remuneração dos profissionais da Saúde do Município de Aliança do Tocantins, adequa Plano de Cargos e Carreiras, e dá outras providencias.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/217/lei_738-2024.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/217/lei_738-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão e correção geral anual da remuneração dos profissionais da educação básica do Município de Aliança do Tocantins, adequa Plano de Cargos e Carreiras, e dá outras providencias.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/205/res._08-24.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/205/res._08-24.pdf</t>
   </si>
   <si>
     <t>Autoriza a baixa de bens patrimoniais, móveis inservíveis, irrecuperáveis do Poder Legislativo Municipal de Aliança do Tocantins.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/216/lei_737-2024.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/216/lei_737-2024.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos agentes políticos municipais do Poder Executivo para o período de 2025 a 2028, e dá outras providências.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/215/lei_736-2024.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/215/lei_736-2024.pdf</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/214/lei_735-2024.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/214/lei_735-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para assinatura de Convênio com o Educandário Jerusalém de Aliança do Tocantins, e dá outras providencias.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/152/res._07-24.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/152/res._07-24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílio-alimentação aos servidores públicos da Câmara Municipal de Aliança do Tocantins/TO, e dá outras providências.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/151/res._06-24.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/151/res._06-24.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores e do Presidente da Câmara Municipal de Aliança do Tocantins/TO, para a Legislatura 2025/2028, e dá outras providências.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/207/lei_734.2024.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/207/lei_734.2024.pdf</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/150/res._05-24.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/150/res._05-24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Anexo Único da Lei nº 638/2018. (Tabela da remuneração das funções gratificadas).</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/204/res._04-24.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/204/res._04-24.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação do cargo de Diretor de Almoxarifado e Patrimônio em caráter permanente, para suprir a necessidade do Poder Legislativo Municipal, por excepcional interesse público, e dá outras providências.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/149/res._03-24.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/149/res._03-24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do vencimento do servidor comissionado do cargo de Secretária Geral da Câmara Municipal de Aliança do Tocantins/TO.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/148/res._02-24.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/148/res._02-24.pdf</t>
   </si>
   <si>
     <t>Concede reposição geral anual dos vencimentos dos servidores efetivos da Câmara Municipal de Aliança do Tocantins/TO, e dá outras providências.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/147/res._01-24.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/147/res._01-24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização dos subsídios dos vereadores conforme estabelecido no Art. 1º da Resolução 001/2020.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/203/lei_733-2023.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/203/lei_733-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Orçamento Anual - LOA, para 2024, Estimando Receita e Fixando Despesas, e dá outras providências.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/202/lei_732-2023.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/202/lei_732-2023.pdf</t>
   </si>
   <si>
     <t>Dá nome à Tribuna Livre da Câmara Municipal que especifica, e dá outras providencias. (Tribuna Livre Hermógenes Sales Lima).</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/201/lei_731-2023.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/201/lei_731-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Aliança do Tocantins, ao Ilustre cidadão João Gomes de Amorim.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/200/lei_730-2023.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/200/lei_730-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a comemoração do Dia do Evangélico, no âmbito do Município de Aliança do Tocantins.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/199/lei_729-2023.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/199/lei_729-2023.pdf</t>
   </si>
   <si>
     <t>Cria cargo de Educador Físico na Estrutura Administrativa do Município de Aliança do Tocantins, e dá outras providências.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/198/lei_728-2023.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/198/lei_728-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de créditos adicionais especiais, no valor total de até R$ 2.730.723,53, vinculados aos recursos da União, oriundos da Lei Complementar nº 195, de 08 de julho de 2022, e dá outras disposições.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/197/lei_727-2023.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/197/lei_727-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária de 2024, e dá outras providências</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/196/lei_726-2023.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/196/lei_726-2023.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Prevenção, Conscientização e Combate aos Mosquitos Transmissores dos Vírus da Dengue, Zika, Chikungunya, Febre Amarela e Malária, e dá outras providências.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/195/lei_725-2023.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/195/lei_725-2023.pdf</t>
   </si>
   <si>
     <t>Institui o desdobro no âmbito do Município de Aliança do Tocantins/TO.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/194/lei_724-2023.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/194/lei_724-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Aliança do Tocantins a integrar o Consórcio Para Desenvolvimento Regional do Tocantins, das Regiões Sul e Centro Oeste do Tocantins - CODER - TO, aderindo ao seu contrato de consórcio/Estatuto Social, e dá outras providências.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/193/lei_723-2023.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/193/lei_723-2023.pdf</t>
   </si>
   <si>
     <t>Altera o Processo Administrativo Tributário previsto no Código Tributário Municipal de Aliança do Tocantins (Lei Complementar nº 621/2017), e dá outras providências.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/192/lei_722-2023.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/192/lei_722-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Estrutura Administrativa do Município de Aliança do Tocantins/TO, (Lei 454/2009), ampliando o número de vagas para Psicólogo e Assistente Social.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/191/lei_721-2023.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/191/lei_721-2023.pdf</t>
   </si>
   <si>
     <t>Cria a Gratificação Especial por Encargo de Curso Técnico, e dá outras providências.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/190/lei_720-2023.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/190/lei_720-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de área que especifica para fins de construção de moradia de Programa Habitacional do Governo Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/189/lei_719-2023.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/189/lei_719-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder parcela de complementação do vencimento aos enfermeiros, técnicos de enfermagem, auxiliares de enfermagem e parteiras, integrantes do quadro de servidores do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/188/lei_718-2023.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/188/lei_718-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão do Plano Plurianual do Município de Aliança do Tocantins/TO, para o período 2022-2025.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/187/lei_717-2023.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/187/lei_717-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a revisão da Lei de Diretrizes Orçamentárias e estabelece novas diretrizes para o orçamento público vigente.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/186/lei_716-2023.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/186/lei_716-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre o Reconhecimento de Utilidade Pública no âmbito do Município de Aliança do Tocantins, e dá outras Providências.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/185/lei_715-2023.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/185/lei_715-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Pr. João Batista Barbosa.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/184/lei_714-2023.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/184/lei_714-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revisão e atualização do Plano de Cargos, Carreira e Remuneração dos Profissionais da Educação Básica do Município de Aliança do Tocantins - PCCR.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/183/lei_713-2023.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/183/lei_713-2023.pdf</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/182/lei_712-2023.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/182/lei_712-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Recuperação e Estímulo a Quitação de Débitos Fiscais - REFIS 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/181/lei_711-2023.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/181/lei_711-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Plano de Cargos, Carreiras e Remunerações dos Profissionais do Quadro Geral do Município de Aliança do Tocantins/TO, e dá outras providências.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/180/lei_710-2023.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/180/lei_710-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão e correção geral anual da remuneração dos servidores do quadro da saúde do Município de Aliança do Tocantins, adequa Plano de Cargos e Carreiras, e dá outras providencias.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/175/lei_705-2023.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/175/lei_705-2023.pdf</t>
   </si>
   <si>
     <t>Cria o Centro de Atenção a Criança Autista - CASA TEA.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/179/lei_709-2023.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/179/lei_709-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adequação da remuneração mínima da Classe Docente do Quadro do Magistério da Educação Básica do Município de Aliança ao Piso Salarial Nacional do Magistério Público da Educação Básica, e dá providências correlatas.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/178/lei_708-2023.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/178/lei_708-2023.pdf</t>
   </si>
   <si>
     <t>Altera a nº Lei 519/2011 e dá outras providências.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/177/lei_707-2023.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/177/lei_707-2023.pdf</t>
   </si>
   <si>
     <t>Institui gratificação para servidores que atuem como Agentes de Regularização Fundiária, e dá outras providências.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/176/lei_706-2023.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/176/lei_706-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de Porteiros, por tempo determinado, para atender a necessidade de excepcional interesse público, nos termos do Art. 37, IX, da Constituição Federal, Art. 9º, IX, da Constituição Estadual e Lei Orgânica do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>MP</t>
   </si>
   <si>
     <t>Medida Provisória</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/146/mp_001-2023.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/146/mp_001-2023.pdf</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/174/lei_704-2023.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/174/lei_704-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Tutelar, Conselho Municipal dos Direitos da Criança e do Adolescente - CMDCA e institui o Fundo Municipal dos Direitos da Criança e do Adolescente, nos termos previstos na Lei Federal nº 8.069 de 13 de julho de 1990 - Estatuto da Criança e do Adolescente e na Constituição Federal de 1988.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/173/lei_703-2023.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/173/lei_703-2023.pdf</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/143/res_03-23.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/143/res_03-23.pdf</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/142/res_02-23.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/142/res_02-23.pdf</t>
   </si>
   <si>
     <t>Concede recomposição geral anual dos vencimentos dos servidores efetivos da Câmara Municipal de Aliança do Tocantins/TO, e dá outras providências.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/141/res_01-23.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/141/res_01-23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização dos subsídios dos vereadores conforme estabelecido no Art. 1º da Resolução 001/2020, de 22 junho de 2020.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/172/lc_702-2022.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/172/lc_702-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 621/2017 e dá outras providências.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/169/lei_700-2022.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/169/lei_700-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Brigada de Incêndio do Município de Aliança do Tocantins, e dá outras providências.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/168/lei_699-2022.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/168/lei_699-2022.pdf</t>
   </si>
   <si>
     <t>Cria a Ouvidoria-Geral do Município de Aliança do Tocantins e dá outras providências.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/167/lei_698-2022.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/167/lei_698-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei Orçamentária Anual - LOA, para 2023, Estimando Receita e Fixando Despesas, e dá outras providências.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/170/lei_701-2022.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/170/lei_701-2022.pdf</t>
   </si>
   <si>
     <t>Institui o JEAT - Jogos Estudantis de Aliança do Tocantins, no calendário escolar no mês de novembro de cada ano que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/166/lei_697-2022.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/166/lei_697-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/165/lei_696-2022.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/165/lei_696-2022.pdf</t>
   </si>
   <si>
     <t>Cria a Função Gratificada de Agente de Contratação e dá outras providências.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/164/lei_695-2022.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/164/lei_695-2022.pdf</t>
   </si>
   <si>
     <t>Concede Revisão de Subsídios do Prefeito, do Vice-Prefeito e dos Secretários do Município de Aliança do Tocantins.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/163/lei_694-2022.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/163/lei_694-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a gestão democrática e normatiza o processo de escolha de Gestor Escolar que integra a equipe gestora das unidades escolares da Rede Pública Municipal de Aliança do Tocantins.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/162/lei_693-2022.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/162/lei_693-2022.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos membros do Conselho Tutelar e dá outras providências.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/161/lei_692-2022.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/161/lei_692-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão e Correção Geral Anual da Remuneração dos Servidores do Quadro da Saúde do Município de Aliança do Tocantins, e dá outras providências.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/160/lei_691-2022.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/160/lei_691-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 573/2014, que trata do Plano de Cargos Carreira e Remuneração dos Profissionais da Educação Básica do Município de Aliança do Tocantins, concede reajuste, e dá outras providências.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/125/lei_no_690-2022.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/125/lei_no_690-2022.pdf</t>
   </si>
   <si>
     <t>Institui o Código Sanitário do município de Aliança do Tocantins.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/159/lei_689-2022.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/159/lei_689-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de monitores, por tempo determinado, para atender a necessidade de excepcional interesse público, nos termos do Art 37, IX, da Constituição Federal, Art 9º, IX, da Constituição Estadual e Lei Orgânica do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/145/mp_002-2022.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/145/mp_002-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de monitores, por tempo determinado, para atender a necessidade de excepcional interesse público, nos termos do Art. 37, IX, da Constituição Federal, Art. 9º, IX, da Constituição Estadual e Lei Orgânica do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/158/lei_688-2022.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/158/lei_688-2022.pdf</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/157/lei_687-2022.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/157/lei_687-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo Municipal a transferir por doação, um terreno urbano à Polícia Militar do Estado do Tocantins, para construção do Destacamento da Policia Militar do Município de Aliança do Tocantins/TO, e dá outras providências.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/156/lei_686-2022.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/156/lei_686-2022.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo Único da Lei nº 626/2018, de 1º de março de 2018, que dispõe sobre a concessão de diárias a servidores públicos e dá outras providências. (Valores das diárias para o Prefeito, Vice-Prefeito, Vereadores, Secretários Municipais, demais servidores).</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/155/lei_685-2022.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/155/lei_685-2022.pdf</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/154/lei_684-2022.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/154/lei_684-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 518/2011, Altera a denominação de Secretarias, cria cargo público em comissão, e dá outras providências.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/121/dl_008-2022.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/121/dl_008-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre medidas necessárias à prevenção e contenção ao contágio do novo Coronavírus (Covid-19), considerado a classificação de pandemia pela Organização Mundial de Saúde (OMS), no âmbito da Câmara Municipal de Aliança do Tocantins/TO.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/120/res_04-2022.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/120/res_04-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos vencimentos dos servidores comissionados da Câmara Municipal de Aliança do Tocantins/TO, para o exercício de 2022.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/119/res_03-2022.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/119/res_03-2022.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual à remuneração dos Servidores da Câmara Municipal de Aliança do Tocantins/TO, e dá outras providências.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/118/res_02-2022.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/118/res_02-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Ouvidoria-Geral da Câmara Municipal de Vereadores de Aliança do Tocantins/TO.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/116/dl_007-2022.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/116/dl_007-2022.pdf</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/117/res_01-2022.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/117/res_01-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação de servidores em caráter temporário, para suprir as necessidades do Poder Legislativo Municipal, por excepcional interesse público, e dá outras providências. (Vigias).</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/144/mp_001-2022.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/144/mp_001-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de pessoal, por tempo determinado, para atender a necessidade de excepcional interesse público, nos termos do Art. 37, IX, da Constituição Federal, Art. 9º, IX, da Constituição Estadual, e Lei Orgânica do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/153/lei_no_683-2021.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/153/lei_no_683-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Abono - Pertinácia 2021 aos profissionais da educação da rede municipal de ensino, como medida excepcional e transitória destinada a promover o cumprimento do disposto no artigo 212-A inciso XI, da Constituição Federal.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/135/lei_no_682-2021.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/135/lei_no_682-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a promover Leilão para alienar veículos, sucatas e bens inservíveis de propriedade da Prefeitura de Aliança do Tocantins, e dá outras providências.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/124/lei_no_681-2021_loa_2022.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/124/lei_no_681-2021_loa_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei Orçamentária Anual - LOA, para 2022, estimando Receita e fixando Despesas, e dá outras providências.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/123/lei_no_680-2021_ldo_2022.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/123/lei_no_680-2021_ldo_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/134/lei_no_679-2021.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/134/lei_no_679-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de pessoal, por tempo determinado, para atender a necessidade de excepcional interesse público, nos temos do Art. 37, IX, da Constituição Federal, Art. 9º, IX, da Constituição Estadual e Lei Orgânica do Município, determina realização de credenciamento, e dá outras providências. (Cargos: Motorista, Monitor, Agente Comunitário de Saúde e Agente de Combate a Endemias).</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/122/lei_no_678-2021_ppa_22-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/122/lei_no_678-2021_ppa_22-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do município de Aliança do Tocantins/TO, para o quadriênio de 2022/2025.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/133/lei_no_677-2021.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/133/lei_no_677-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desafetação de área de uso comum destinado ao interesse de reserva biológica não edificante, passando para Bem de Uso Especial, e dá outras providências.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/132/lei_no_676-2021.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/132/lei_no_676-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação, denominação e localização das Escolas Municipais, e dá outras providências. (Escola Municipal Duque de Caxias: Quadra 20-B, loteamento urbano, Rua das Bandeiras, Centro, Aliança do Tocantins. Centro Municipal de Educação Infantil - Elizabetha Reni Worst: Rua 20, Qd. 02, Setor Sol Nascente, Aliança do Tocantins).</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/131/lei_no_675-2021.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/131/lei_no_675-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de pessoal, por tempo determinado, para atender a necessidade de excepcional interesse público, nos temos do Art. 37, IX, da Constituição Federal, Art. 9º, IX, da Constituição Estadual e Lei Orgânica do Município, e dá outras providências. (Cargos: profissional de Enfermagem/Enfermeiro; e Assistente Administrativo).</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/130/lei_no_674-2021.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/130/lei_no_674-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação do prédio público municipal CMEI, localizado na Avenida Tocantins, esquina com a Rua 20, Setor Sol Nascente, e dá outras providências. (Centro Municipal de Educação Infantil - Elizabetha Reni Worst).</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/129/lei_no_673-2021.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/129/lei_no_673-2021.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual, a título de recomposição salarial, aos servidores públicos efetivos da Administração Pública do Município de Aliança do Tocantins, e dá outras providências.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/128/lei_no_672-2021.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/128/lei_no_672-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização fundiária urbana, no âmbito do Município de Aliança do Tocantins/TO, e dá outras providências.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/127/lei_no_671-2021.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/127/lei_no_671-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de pessoal, por tempo determinado, para atender a necessidade de excepcional interesse público, nos temos do Art. 37, IX, da Constituição Federal, Art. 9º, IX, da Constituição Estadual e Lei Orgânica do Município, e dá outras providências. (Cargos: Enfermeiro; Técnico em Enfermagem; Motorista; e Auxiliar de Serviços Gerais).</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/126/lei_no_670-2021.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/126/lei_no_670-2021.pdf</t>
   </si>
   <si>
     <t>Dá nome ao Centro Administrativo de Aliança do Tocantins que especifica, e dá outras providências. (Centro Administrativo Manoel Ildon de Pina).</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/115/lei_no_669.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/115/lei_no_669.pdf</t>
   </si>
   <si>
     <t>Concede a todos os servidores da Câmara Municipal de Aliança do Tocantins a revisão geral anual da remuneração prevista no Art. 37, X, da Constituição Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/114/lei_no_668.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/114/lei_no_668.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento de gratificação aos profissionais que estão trabalhando diretamente com o enfrentamento do Coronavírus-Covid-19.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/113/lei_no_667.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/113/lei_no_667.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - CACS-FUNDEB, em conformidade com o artigo 212-A da Constituição Federal, regulamentadona forma da Lei Federal nº 14.113/2020, e dá outras providências.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/112/lei_no_666.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/112/lei_no_666.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para assinatura de Convênio com o Educandário Evangélico Jerusalém de Aliança do Tocantins, e dá outras providências.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/111/lei_no_665.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/111/lei_no_665.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Transporte Universitário e Alunos de Cursos Técnicos, no âmbito do Município de Aliança do Tocantins, e dá outras providências.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/110/lei_no_664.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/110/lei_no_664.pdf</t>
   </si>
   <si>
     <t>Dá nova redação aos artigos 59 e 60 da Lei nº 573, de 10 de setembro de 2014, e dá outras providências.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/109/lei_no_663.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/109/lei_no_663.pdf</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/107/dl_003-21.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/107/dl_003-21.pdf</t>
   </si>
   <si>
     <t>Estabelece medidas temporárias de prevenção ao contágio pelo novo Coronavírus (Covid-19), considerando a classificação de pandemia pela Organização Mundial de Saúde – OMS, no âmbito da Câmara Municipal de Aliança do Tocantins/TO.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/106/lei_no_662.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/106/lei_no_662.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação do limite para abertura de créditos suplementares durante a execução do orçamento municipal no exercício de 2020, e altera a redação do Art. 9º, Inciso I, da Lei nº 649, de 26 de dezembro de 2019.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/105/lei_no_661.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/105/lei_no_661.pdf</t>
   </si>
   <si>
     <t>Revisão e atualização parcial de ações previstas inicialmente PPA 2018/2021, Lei nº 618/2017, de 18 de dezembro de 2017, que Dispõe sobre o Plano Plurianual para elaboração e execução da lei orçamentária para o exercício de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/104/lei_no_660.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/104/lei_no_660.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização/correção do plano de Metas e Prioridades da LDO 2021, Lei nº 655/2020, de 08 de julho de 2020, que Dispõe sobre as diretrizes para elaboração e execução da lei orçamentária para o exercício de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/103/lei_no_659.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/103/lei_no_659.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Aliança do Tocantins, para o exercício de 2021.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/102/lei_no_658.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/102/lei_no_658.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento de gratificação aos profissionais que estão trabalhando diretamente com o enfrentamento do Coronavírus - Covid-19.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/101/lei_no_657-2020.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/101/lei_no_657-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação do limite para abertura de créditos suplementares durante a execução do orçamento municipal no exercício de 2020, e altera a redação do Art. 9º, inciso I, II e III, da Lei Municipal nº 649/2019.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/100/lei_no_656-2020.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/100/lei_no_656-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão e Correção Geral Anual da Remuneração dos Servidores do Município de Aliança do Tocantins, nos termos da Constituição Federal, da Lei Orgânica Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/99/lei_no_655-2020.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/99/lei_no_655-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/98/lei_no_654-2020.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/98/lei_no_654-2020.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio do Prefeito, Vice-Prefeito e Secretários Municipais do município de Aliança do Tocantins/TO, para o mandato de 2021 a 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/97/lei_no_653-2020.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/97/lei_no_653-2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 648/2019 que dispõe sobre a Revisão e Correção Anual da Remuneração dos Servidores da Câmara Municipal de Aliança do Tocantins, e dá outras providências.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/96/lei_no_652-2020.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/96/lei_no_652-2020.pdf</t>
   </si>
   <si>
     <t>Altera denominação de vias, logradouros e prédios públicos no perímetro urbano do município de Aliança do Tocantins.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/94/res_001-2020.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/94/res_001-2020.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio dos Vereadores do Município de Aliança do Tocantins/TO, para a Legislatura de 2021 a 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/95/lei_no_651-2020.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/95/lei_no_651-2020.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos das Leis nº 612/2017 e Lei nº 644/2019, e dá outras providências.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2019/138/lei_no_649-2019_loa_2020.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2019/138/lei_no_649-2019_loa_2020.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Aliança do Tocantins, para o exercício de 2020.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2019/93/lei_no_648-2019.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2019/93/lei_no_648-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão e correção anual da remuneração dos servidores da Câmara Municipal de Aliança do Tocantins, e dá outras providências.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2019/92/lei_no_647-2019.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2019/92/lei_no_647-2019.pdf</t>
   </si>
   <si>
     <t>Alteração e correção parcial de ações previstas inicialmente no PPA 2018/2021, Lei nº 618/2017, que Dispõe sobre o Plano Plurianual para elaboração e execução da lei orçamentária para o exercício de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2019/91/lei_no_644-2019.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2019/91/lei_no_644-2019.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos das Leis nº 612/2017 e Lei nº 625/2018 e dá outras providências.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2019/90/lei_643_2019__ldo_2020.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2019/90/lei_643_2019__ldo_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2019/88/lei_642_2019.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2019/88/lei_642_2019.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos artigos 158 e 178 da Lei nº 456/2009, e dá outras providências.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2019/87/lei_641_2019.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2019/87/lei_641_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a declarar de utilidade pública lote urbano e adquirir, através de desapropriação amigável e/ou judicial o imóvel sem benfeitoria que especifica, e dá outras providências. (Lote 04, Quadra 46, no Setor Jardim dos Buritis, de propriedade de Valdeci Monteiro Cirqueira).</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2019/86/lei_640_2019.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2019/86/lei_640_2019.pdf</t>
   </si>
   <si>
     <t>Cria a Coordenadoria Municipal de Proteção e Defesa Civil (COMPDEC) do Município de Aliança do Tocantins e dá outras providências.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/85/lei_639_2018.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/85/lei_639_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Crédito Adicional Suplementar.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/80/l_638.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/80/l_638.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do Anexo II da Lei nº 577/2014. (Tabela da remuneração das funções gratificadas).</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/79/l_637.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/79/l_637.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão e Correção da Remuneração para os Servidores da Câmara Municipal de Aliança do Tocantins e dá outras providências.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/78/l_636.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/78/l_636.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão e Correção Geral Anual da Remuneração dos Servidores do Quadro da Saúde do Município de Aliança do Tocantins, nos termos da Constituição Federal, da Lei Orgânica Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/84/decreto_legislativo_04.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/84/decreto_legislativo_04.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das Contas da Prefeitura Municipal de Aliança do Tocantins, relativas ao exercício de 2015.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/83/decreto_legislativo_03.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/83/decreto_legislativo_03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das Contas da Prefeitura Municipal de Aliança do Tocantins, relativas ao exercício de 2014.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/82/decreto_legislativo_02.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/82/decreto_legislativo_02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das Contas da Prefeitura Municipal de Aliança do Tocantins, relativas ao exercício de 2013.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/81/decreto_legislativo_01.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/81/decreto_legislativo_01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das Contas da Prefeitura Municipal de Aliança do Tocantins, relativas ao exercício de 2012.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/137/lei_no_635-2018_loa_2019.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/137/lei_no_635-2018_loa_2019.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Aliança do Tocantins, para o exercício de 2019.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2018/77/77_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2018/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o acesso a informações, previsto no inciso XXXIII do art. 5º, no inciso II do § 3º do art. 37, e no § 2º do art. 216 da Constituição Federal, e na Lei Federal nº 12.527/2011, Cria o Serviço de Informações ao Cidadão no âmbito municipal, e dá outras providências. (Norma municipal que regulamenta a Lei nº 12.527/2011 - LAI).</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/140/lei_no_633-2018_ldo_2019.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/140/lei_no_633-2018_ldo_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2018/76/76_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2018/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NA LEI Nº 573/2014, DE 10/09/2014, QUE TRATA DO PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE ALIANÇA DO TOCANTINS, CONCEDE REAJUSTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2018/75/75_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2018/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DECLARAR BENS INSERVÍVEIS E IMPRESTÁVEIS DO MUNICÍPIO DE ALIANÇA DO TOCANTINS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2018/72/72_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2018/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NOVO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ALIANÇA DO TOCANTINS/TO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2018/70/70_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2018/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROMOVE ALTERAÇÃO NO ORÇAMENTO DO CORRENTE EXERCÍCIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2018/69/69_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2018/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE EDUCAÇÃO - FME, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2018/67/67_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2018/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A DOAR ÁREA QUE ESPECIFICA PARA FINS DE CONSTRUÇÃO DE MORADIAS DO PROGRAMA MINHA CASA, MINHA VIDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2018/66/66_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2018/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL MUNICIPAL - REFIS/2018, NO MUNICÍPIO DE ALIANÇA DO TOCANTINS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2018/65/65_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2018/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>Estabelece critérios para a concessão de diárias a servidores públicos a dá outras providências. (Valores das diárias para o Prefeito, Vice-Prefeito, Vereadores, Secretários Municipais, demais servidores).</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2018/64/64_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2018/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 612/2017 E LEI Nº 615/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/63/63_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE IMÓVEL AO ESTADO DO TOCANTINS COM DESTINAÇÃO PARA A CONSTRUÇÃO DA UNIDADE SEDE DO DESTACAMENTO DA POLÍCIA MILITAR NESTA CIDADE.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/62/62_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULARIZAÇÃO DE ÁREAS DOADAS OU ALIENADAS PELO MUNICÍPIO A TERCEIROS.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/61/61_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE DÉCIMO TERCEIRO SALÁRIO E FÉRIAS REMUNERADAS AOS AGENTES POLÍTICOS, PREFEITO E VICE-PREFEITO, VEREADORES E AOS SECRETÁRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2017/171/lc_621-2017.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2017/171/lc_621-2017.pdf</t>
   </si>
   <si>
     <t>Institui o Código Tributário do Município de Aliança do Tocantins/TO.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/60/60_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A PRESTAÇÃO DE SERVIÇOS DE HORAS-MÁQUINAS E/OU TRANSPORTE SUBSIDIADO PELO MUNICÍPIO A PARTICULAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/59/59_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DE DÉBITOS OU OBRIGAÇÕES DO MUNICÍPIO DE ALIANÇA DO TOCANTINS, NOS TERMOS DOS §§ 3º E 4º, DO ARTIGO 100 DA CONSTITUIÇÃO FEDERAL, DECORRENTES DE DECISÕES JUDICIAIS CONSIDERADOS DE PEQUENO VALOR (RPV).</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2017/139/lei_no_618-2017_ppa_2018-2021.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2017/139/lei_no_618-2017_ppa_2018-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do município de Aliança do Tocantins/TO, para o quadriênio de 2018/2021.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2017/136/lei_no_617-2017_loa_2018.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2017/136/lei_no_617-2017_loa_2018.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Aliança do Tocantins, para o exercício de 2018.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/58/58_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A INSTALAÇÃO DE DISPOSITIVOS DE SEGURANÇA, DO TIPO BIOMBOS, NAS AGÊNCIAS E NOS POSTOS DE SERVIÇOS DAS INSTITUIÇÕES FINANCEIRAS, LOCALIZADOS NO MUNICÍPIO DE ALIANÇA DO TOCANTINS.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/57/57_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO E CORREÇÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES DO MUNICÍPIO DE ALIANÇA DO TOCANTINS, NOS TERMOS DA CONSTITUIÇÃO FEDERAL, DA LEI ORGÂNICA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/38/38_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 5º, PARÁGRAFO 3º, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/56/56_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO FISCAL E DA SEGURIDADE SOCIAL PARA O EXERCÍCIO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS. (CONSÓRCIO PÚBLICO INTERMUNICIPAL DE DESENVOLVIMENTO DOS MUNICÍPIOS DO CENTRO OESTE DO TOCANTINS - CMCO, R$ 20.000,00).</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/74/74_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROMOVE A REDUÇÃO NO ORÇAMENTO DO CORRENTE EXERCÍCIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/55/55_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO DE PESSOAL POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO ART. 37, IX, DA CONSTITUIÇÃO FEDERAL, ART. 9º, IX, DA CONSTITUIÇÃO ESTADUAL E ART. 145 E SEUS INCISOS, DA LEI ORGÂNICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/37/37_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OUTORGA DE TÍTULO DE CIDADÃO ALIANCENSE AO ILUSTRÍSSIMO SENHOR UBIRATAN OLIVEIRA NEGRY E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/54/54_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/53/53_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO PRÉDIO DA CÂMARA MUNICIPAL DE ALIANÇA DO TOCANTINS E DÁ OUTRAS PROVIDÊNCIAS. (PAÇO MUNICIPAL VEREADOR ALFREDO PEREIRA DE MELO).</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/52/52_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O TRANSPORTE ESCOLAR PARA ATENDIMENTO AOS ESTUDANTES DO MUNICÍPIO DE ALIANÇA DO TOCANTINS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/51/51_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO DE PESSOAL POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO ART. 37, IX, DA CONSTITUIÇÃO FEDERAL, ART. 9º, IX, DA CONSTITUIÇÃO ESTADUAL E ART. 59, DA LEI ORGÂNICA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/33/33_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA ABERTURA DE CRÉDITOS SUPLEMENTARES ATÉ 25% (VINTE E CINCO POR CENTO) DA RECEITA ARRECADADA DO EXERCÍCIO DE 2016 PARA PREFEITURA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/35/35_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI ORÇAMENTÁRIA ANUAL - LOA, PARA 2017, ESTIMANDO RECEITA E FIXANDO DESPESAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/32/32_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA ABERTURA DE CRÉDITOS SUPLEMENTARES ATÉ 15% (QUINZE POR CENTO) DA RECEITA ARRECADADA NO EXERCÍCIO DE 2016 PARA O FUNDO MUNICIPAL DE SAÚDE"</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/31/31_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA ABERTURA DE CRÉDITOS SUPLEMENTARES ATÉ 10% (DEZ POR CENTO) DA RECEITA ARRECADADA DO EXERCÍCIO DE 2016 PARA O FUNDO MUNICIPAL DA SAÚDE"</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/17/17_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DO PREFEITO MUNICIPAL, DO VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS DO MUNICÍPIO DE ALIANÇA DO TOCANTINS PARA A LEGISLATURA DE 2017/2020.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/16/16_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES GERAIS PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA - LDO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/15/15_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL A FIRMAR CONVÊNIO DE COOPERAÇÃO PECUNIÁRIA COM A PARÓQUIA SÃO JOÃO BATISTA DE ALIANÇA DO TOCANTINS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/18/18_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DE ALIANÇA DO TOCANTINS PARA LEGISLATURA 2017/2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/14/14_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 573 DE 10 DE SETEMBRO DE 2014 QUE TRATA DO PLANO DE CARGO, CARREIRA E REMUNERAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO DO MUNICÍPIO DE ALIANÇA DO TOCANTINS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/13/13_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO DE PESSOAL, POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO ART. 37, IX, DA CONSTITUIÇÃO FEDERAL E ART. 9°, IX DA CONSTITUIÇÃO ESTADUAL E ART. 32 DA LEI ORGÂNICA DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/11/11_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS SUPLEMENTARES ATÉ 5% (CINCO POR CENTO)DA RECEITA ARRECADADA NO EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>LOM</t>
   </si>
   <si>
     <t>Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2015/12/12_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2015/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>LEI ORGÂNICA MUNICIPAL DE ALIANÇA DO TOCANTINS.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2015/36/36_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2015/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A LEI ORÇAMENTÁRIA ANUAL - LOA, PARA 2016, ESTIMANDO RECEITA E FIXANDO DESPESAS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2015/34/34_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2015/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA - LDO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2015/30/30_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2015/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REVISÃO E CORREÇÃO GERAL E ANUAL DA REMUNERAÇÃO DOS SERVIDORES DA SAÚDE DO MUNICÍPIO DE ALIANÇA DO TOCANTINS"</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2015/29/29_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2015/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A SEMANA MUNICIPAL DO ESPORTE NO MUNICÍPIO DE ALIANÇA DO TOCANTINS - TO E, DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2015/28/28_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2015/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA ABERTURA DE CRÉDITOS SUPLEMENTARES ATÉ 5% (CINCO POR CENTO) DA RECEITA ARRECADADA NO EXERCÍCIO DE 2015"</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2015/27/27_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2015/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O DIA DO EVANGÉLICO NO MUNICÍPIO DE ALIANÇA DO TOCANTINS E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2015/26/26_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2015/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PLANO MUNICIPAL DE SANEAMENTO BÁSICO, INSTRUMENTO DA POLÍTICA MUNICIPAL DE SANEAMENTO BÁSICO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2015/68/68_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2015/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESAFETA BEM PÚBLICO, E AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR LOTES A UNIÃO NACIONAL POR MORADIA POPULAR DO ESTADO DO TOCANTINS - UNMPTO, PARA ATENDER FAMÍLIAS SEM TETO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2014/8/8_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2014/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DO PODER LEGISLATIVO DO MUNICÍPIO DE ALIANÇA DO TOCANTINS, FIXA PRINCÍPIOS E DIRETRIZES DE GESTÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2014/89/lei_576-2014.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2014/89/lei_576-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Cargos, Carreira e Remuneração dos Servidores da Administração do Poder Legislativo do Município de Aliança do Tocantins, e dá outras providências.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2014/108/lei_no_573.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2014/108/lei_no_573.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Cargos, Carreira e Remuneração dos Profissionais da Educação Básica do Município de Aliança do Tocantins - PCCR.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2014/21/21_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2014/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A TABELA I DO ANEXO II DA LEI 454/2009 DE 10 DE SETEMBRO DE 2009 E A TABELA II DO ANEXO I DA LEI 507/2011 DE 29 DE SETEMBRO DE 2011.</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2014/4/4_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2014/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE LICENÇA DE VEREADOR PARA EXERCER CARGO DE SECRETÁRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS. (LICENÇA DO VEREADOR ANDRÉ PEREIRA DA SILVEIRA PELO PERÍODO DE UM ANO).</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2013/3/3_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2013/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO DE PESSOAL, POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE DE EXCEPCIONAL INTERESSE PÚBLICO NOS TERMOS DO ART. 37,IX, DA CONSTITUIÇÃO FEDERAL E ART. 9º, IX DA CONSTITUIÇÃO ESTADUAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2011/25/25_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2011/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O CÓDIGO SANITÁRIO DA VIGILÂNCIA SANITÁRIA DO MUNICÍPIO DE ALIANÇA DO TOCANTINS."</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2009/7/7_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2009/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ESTATUTO DOS SERVIDORES PÚBLICOS CIVIS DO MUNICÍPIO DE ALIANÇA DO TOCANTINS.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2009/2/2_texto_integral.jpeg</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2009/2/2_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 453/2009</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2009/1/1_texto_integral.jpeg</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2009/1/1_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PEDIDO DE SUPLEMENTAÇÃO DE CRÉDITO DE DOTAÇÕES ORÇAMENTÁRIAS.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2009/24/24_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2009/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2009/23/23_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2009/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2009/22/22_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2009/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA AMBIENTAL E DISPÕE SOBRE O SISTEMA MUNICIPAL DE MEIO AMBIENTE PARA A ADMINISTRAÇÃO DA QUALIDADE AMBIENTAL, PROTEÇÃO, CONTROLE E DESENVOLVIMENTO DO MEIO AMBIENTE NO MUNICÍPIO DE ALIANÇA DO TOCANTINS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2003/19/19_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2003/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre instituição de diárias e dá outras providências. (Valores das diárias para os membros do Poder Executivo e Legislativo Municipal).</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2002/73/73_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2002/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ALIANÇA DO TOCANTINS/TO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2002/5/5_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2002/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>LEI ORGÂNICA DO MUNICÍPIO DE ALIANÇA DO TOCANTINS.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/50/50_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ADESÃO A GRUPOS DE CONSÓRCIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/49/49_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ASSISTÊNCIA SOCIAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/20/20_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO SÍMBOLO E BANDEIRA DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS. (BANDEIRA E BRASÃO).</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/48/48_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E RECUPERAÇÃO DE ESTRADAS VICINAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/47/47_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE ALIANÇA DO TOCANTINS, A CELEBRAR CONVÊNIO COM A COORDENADORIA ESTADUAL DE ALIMENTAÇÃO ESCOLAR - SEMAE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/46/46_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVÊNIO PARA COBRANÇA DE TAXA DE ILUMINAÇÃO PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/45/45_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA APLICAÇÃO DE VERBAS NO MERCADO ABERTO DE CAPITAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/44/44_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAPROPRIAÇÕES, AQUISIÇÕES, LOTEAMENTOS E ALIENAÇÕES DE TERRENOS NO MUNICÍPIO DE ALIANÇA DO TOCANTINS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/42/42_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O IMPOSTO SOBRE VENDAS E VAREJO DE COMBUSTÍVEIS IVVC.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/41/41_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS PARA COBRANÇA DO IMPOSTO REVISTO INCISO II DO ARTIGO 156 DA CONSTITUIÇÃO FEDERAL. (IMPOSTO SOBRE A TRANSMISSÃO DE BENS IMÓVEIS INTER VIVOS, A QUALQUER TÍTULO).</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/43/43_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA SECRETARIAS, DEPARTAMENTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/40/40_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O QUADRO DE FUNCIONÁRIOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/39/39_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A HOMOLOGAÇÃO DO ORÇAMENTO GERAL DO MUNICÍPIO DE ALIANÇA DO NORTE, CONFORME DECRETO Nº 01/1989, DO EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3069,67 +3276,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/236/lei_758-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/235/lei_757-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/234/lei_756-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/233/lei_755-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/232/lei_754-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/231/lei_753-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/212/res_05-25-.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/213/dl_01-25.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/230/lei_752-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/229/lei_751-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/228/lei_750-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/227/lei_749-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/210/res_04-25-.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/209/res_03-25.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/208/res_02-25.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/206/res_01-25.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/226/lei_748-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/211/lei_747-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/225/lei_746-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/224/lei_745-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/223/lei_744-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/222/lei_743-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/221/lei_742-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/220/lei_741-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/219/lei_740-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/218/lei_739-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/217/lei_738-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/205/res._08-24.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/216/lei_737-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/215/lei_736-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/214/lei_735-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/152/res._07-24.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/151/res._06-24.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/207/lei_734.2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/150/res._05-24.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/204/res._04-24.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/149/res._03-24.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/148/res._02-24.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/147/res._01-24.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/203/lei_733-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/202/lei_732-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/201/lei_731-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/200/lei_730-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/199/lei_729-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/198/lei_728-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/197/lei_727-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/196/lei_726-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/195/lei_725-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/194/lei_724-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/193/lei_723-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/192/lei_722-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/191/lei_721-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/190/lei_720-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/189/lei_719-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/188/lei_718-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/187/lei_717-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/186/lei_716-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/185/lei_715-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/184/lei_714-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/183/lei_713-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/182/lei_712-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/181/lei_711-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/180/lei_710-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/175/lei_705-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/179/lei_709-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/178/lei_708-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/177/lei_707-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/176/lei_706-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/146/mp_001-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/174/lei_704-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/173/lei_703-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/143/res_03-23.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/142/res_02-23.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/141/res_01-23.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/172/lc_702-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/169/lei_700-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/168/lei_699-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/167/lei_698-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/170/lei_701-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/166/lei_697-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/165/lei_696-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/164/lei_695-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/163/lei_694-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/162/lei_693-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/161/lei_692-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/160/lei_691-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/125/lei_no_690-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/159/lei_689-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/145/mp_002-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/158/lei_688-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/157/lei_687-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/156/lei_686-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/155/lei_685-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/154/lei_684-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/121/dl_008-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/120/res_04-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/119/res_03-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/118/res_02-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/116/dl_007-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/117/res_01-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/144/mp_001-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/153/lei_no_683-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/135/lei_no_682-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/124/lei_no_681-2021_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/123/lei_no_680-2021_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/134/lei_no_679-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/122/lei_no_678-2021_ppa_22-25.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/133/lei_no_677-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/132/lei_no_676-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/131/lei_no_675-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/130/lei_no_674-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/129/lei_no_673-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/128/lei_no_672-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/127/lei_no_671-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/126/lei_no_670-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/115/lei_no_669.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/114/lei_no_668.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/113/lei_no_667.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/112/lei_no_666.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/111/lei_no_665.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/110/lei_no_664.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/109/lei_no_663.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/107/dl_003-21.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/106/lei_no_662.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/105/lei_no_661.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/104/lei_no_660.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/103/lei_no_659.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/102/lei_no_658.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/101/lei_no_657-2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/100/lei_no_656-2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/99/lei_no_655-2020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/98/lei_no_654-2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/97/lei_no_653-2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/96/lei_no_652-2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/94/res_001-2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/95/lei_no_651-2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2019/138/lei_no_649-2019_loa_2020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2019/93/lei_no_648-2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2019/92/lei_no_647-2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2019/91/lei_no_644-2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2019/90/lei_643_2019__ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2019/88/lei_642_2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2019/87/lei_641_2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2019/86/lei_640_2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/85/lei_639_2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/80/l_638.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/79/l_637.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/78/l_636.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/84/decreto_legislativo_04.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/83/decreto_legislativo_03.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/82/decreto_legislativo_02.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/81/decreto_legislativo_01.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/137/lei_no_635-2018_loa_2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2018/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/140/lei_no_633-2018_ldo_2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2018/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2018/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2018/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2018/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2018/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2018/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2018/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2018/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2018/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2017/171/lc_621-2017.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2017/139/lei_no_618-2017_ppa_2018-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2017/136/lei_no_617-2017_loa_2018.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2015/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2015/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2015/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2015/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2015/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2015/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2015/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2015/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2015/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2014/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2014/89/lei_576-2014.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2014/108/lei_no_573.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2014/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2014/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2013/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2011/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2009/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2009/2/2_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2009/1/1_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2009/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2009/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2009/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2003/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2002/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2002/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/39/39_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2026/240/res._03-26.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2026/239/res._02-26.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2026/238/res._01-26.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/237/res_06-25.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/254/lei_773-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/253/lei_771-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/252/lei_770-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/251/lei_769-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/250/lei_768-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/249/lei_767-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/248/lei_766-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/247/lei_765-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/246/lei_764-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/245/lei_763-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/244/lei_762-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/243/lei_761-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/242/lei_760-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/241/lei_759-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/236/lei_758-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/235/lei_757-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/234/lei_756-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/233/lei_755-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/232/lei_754-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/231/lei_753-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/212/res_05-25-.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/213/dl_01-25.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/230/lei_752-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/229/lei_751-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/228/lei_750-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/227/lei_749-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/210/res_04-25-.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/209/res_03-25.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/208/res_02-25.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/206/res_01-25.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/226/lei_748-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/211/lei_747-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/225/lei_746-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/224/lei_745-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/223/lei_744-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/222/lei_743-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/221/lei_742-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/220/lei_741-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/219/lei_740-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/218/lei_739-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/217/lei_738-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/205/res._08-24.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/216/lei_737-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/215/lei_736-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/214/lei_735-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/152/res._07-24.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/151/res._06-24.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/207/lei_734.2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/150/res._05-24.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/204/res._04-24.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/149/res._03-24.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/148/res._02-24.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2024/147/res._01-24.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/203/lei_733-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/202/lei_732-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/201/lei_731-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/200/lei_730-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/199/lei_729-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/198/lei_728-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/197/lei_727-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/196/lei_726-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/195/lei_725-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/194/lei_724-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/193/lei_723-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/192/lei_722-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/191/lei_721-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/190/lei_720-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/189/lei_719-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/188/lei_718-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/187/lei_717-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/186/lei_716-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/185/lei_715-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/184/lei_714-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/183/lei_713-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/182/lei_712-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/181/lei_711-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/180/lei_710-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/175/lei_705-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/179/lei_709-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/178/lei_708-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/177/lei_707-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/176/lei_706-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/146/mp_001-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/174/lei_704-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/173/lei_703-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/143/res_03-23.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/142/res_02-23.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2023/141/res_01-23.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/172/lc_702-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/169/lei_700-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/168/lei_699-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/167/lei_698-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/170/lei_701-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/166/lei_697-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/165/lei_696-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/164/lei_695-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/163/lei_694-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/162/lei_693-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/161/lei_692-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/160/lei_691-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/125/lei_no_690-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/159/lei_689-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/145/mp_002-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/158/lei_688-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/157/lei_687-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/156/lei_686-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/155/lei_685-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/154/lei_684-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/121/dl_008-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/120/res_04-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/119/res_03-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/118/res_02-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/116/dl_007-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/117/res_01-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/144/mp_001-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/153/lei_no_683-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/135/lei_no_682-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/124/lei_no_681-2021_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/123/lei_no_680-2021_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/134/lei_no_679-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/122/lei_no_678-2021_ppa_22-25.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/133/lei_no_677-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/132/lei_no_676-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/131/lei_no_675-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/130/lei_no_674-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/129/lei_no_673-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/128/lei_no_672-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/127/lei_no_671-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/126/lei_no_670-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/115/lei_no_669.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/114/lei_no_668.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/113/lei_no_667.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/112/lei_no_666.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/111/lei_no_665.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/110/lei_no_664.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/109/lei_no_663.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/107/dl_003-21.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/106/lei_no_662.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/105/lei_no_661.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/104/lei_no_660.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/103/lei_no_659.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/102/lei_no_658.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/101/lei_no_657-2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/100/lei_no_656-2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/99/lei_no_655-2020.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/98/lei_no_654-2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/97/lei_no_653-2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/96/lei_no_652-2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/94/res_001-2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2020/95/lei_no_651-2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2019/138/lei_no_649-2019_loa_2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2019/93/lei_no_648-2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2019/92/lei_no_647-2019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2019/91/lei_no_644-2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2019/90/lei_643_2019__ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2019/88/lei_642_2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2019/87/lei_641_2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2019/86/lei_640_2019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/85/lei_639_2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/80/l_638.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/79/l_637.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/78/l_636.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/84/decreto_legislativo_04.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/83/decreto_legislativo_03.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/82/decreto_legislativo_02.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/81/decreto_legislativo_01.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/137/lei_no_635-2018_loa_2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2018/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/140/lei_no_633-2018_ldo_2019.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2018/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2018/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2018/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2018/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2018/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2018/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2018/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2018/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2018/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2017/171/lc_621-2017.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2017/139/lei_no_618-2017_ppa_2018-2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2017/136/lei_no_617-2017_loa_2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2017/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2016/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2015/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2015/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2015/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2015/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2015/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2015/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2015/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2015/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2015/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2014/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2014/89/lei_576-2014.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/normajuridica/2014/108/lei_no_573.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2014/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2014/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2013/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2011/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2009/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2009/2/2_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2009/1/1_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2009/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2009/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2009/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2003/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2002/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/2002/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/normajuridica/1989/39/39_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G233"/>
+  <dimension ref="A1:G251"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="108.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="107.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -3186,5310 +3393,5724 @@
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>19</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>22</v>
       </c>
       <c r="B5" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="C5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B6" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D6" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E6" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="G6" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B7" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="C7" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D7" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B8" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="E8" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B9" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D9" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
+        <v>30</v>
+      </c>
+      <c r="F9" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="F9" s="1" t="s">
+      <c r="G9" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10" t="s">
         <v>46</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="D10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E10" t="s">
+        <v>30</v>
+      </c>
+      <c r="F10" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="D10" t="s">
-[...5 lines deleted...]
-      <c r="F10" s="1" t="s">
+      <c r="G10" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" t="s">
         <v>50</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="D11" t="s">
+        <v>29</v>
+      </c>
+      <c r="E11" t="s">
+        <v>30</v>
+      </c>
+      <c r="F11" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D11" t="s">
-[...5 lines deleted...]
-      <c r="F11" s="1" t="s">
+      <c r="G11" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12" t="s">
         <v>54</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="D12" t="s">
+        <v>29</v>
+      </c>
+      <c r="E12" t="s">
+        <v>30</v>
+      </c>
+      <c r="F12" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="D12" t="s">
-[...5 lines deleted...]
-      <c r="F12" s="1" t="s">
+      <c r="G12" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" t="s">
         <v>58</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="D13" t="s">
+        <v>29</v>
+      </c>
+      <c r="E13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F13" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="D13" t="s">
-[...5 lines deleted...]
-      <c r="F13" s="1" t="s">
+      <c r="G13" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" t="s">
+        <v>23</v>
+      </c>
+      <c r="C14" t="s">
         <v>62</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="D14" t="s">
+        <v>29</v>
+      </c>
+      <c r="E14" t="s">
+        <v>30</v>
+      </c>
+      <c r="F14" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="D14" t="s">
-[...5 lines deleted...]
-      <c r="F14" s="1" t="s">
+      <c r="G14" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" t="s">
+        <v>23</v>
+      </c>
+      <c r="C15" t="s">
         <v>66</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="D15" t="s">
+        <v>29</v>
+      </c>
+      <c r="E15" t="s">
+        <v>30</v>
+      </c>
+      <c r="F15" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="D15" t="s">
-[...5 lines deleted...]
-      <c r="F15" s="1" t="s">
+      <c r="G15" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" t="s">
+        <v>23</v>
+      </c>
+      <c r="C16" t="s">
         <v>70</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="D16" t="s">
+        <v>29</v>
+      </c>
+      <c r="E16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F16" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="D16" t="s">
-[...5 lines deleted...]
-      <c r="F16" s="1" t="s">
+      <c r="G16" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
+        <v>73</v>
+      </c>
+      <c r="B17" t="s">
+        <v>23</v>
+      </c>
+      <c r="C17" t="s">
         <v>74</v>
       </c>
-      <c r="B17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="E17" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>75</v>
       </c>
       <c r="G17" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>77</v>
       </c>
       <c r="B18" t="s">
+        <v>23</v>
+      </c>
+      <c r="C18" t="s">
         <v>78</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
+        <v>29</v>
+      </c>
+      <c r="E18" t="s">
+        <v>30</v>
+      </c>
+      <c r="F18" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="D18" t="s">
-[...5 lines deleted...]
-      <c r="F18" s="1" t="s">
+      <c r="G18" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
+        <v>81</v>
+      </c>
+      <c r="B19" t="s">
+        <v>23</v>
+      </c>
+      <c r="C19" t="s">
         <v>82</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="D19" t="s">
+        <v>29</v>
+      </c>
+      <c r="E19" t="s">
+        <v>30</v>
+      </c>
+      <c r="F19" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="D19" t="s">
-[...5 lines deleted...]
-      <c r="F19" s="1" t="s">
+      <c r="G19" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
+        <v>85</v>
+      </c>
+      <c r="B20" t="s">
+        <v>23</v>
+      </c>
+      <c r="C20" t="s">
         <v>86</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="D20" t="s">
+        <v>29</v>
+      </c>
+      <c r="E20" t="s">
+        <v>30</v>
+      </c>
+      <c r="F20" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="D20" t="s">
-[...5 lines deleted...]
-      <c r="F20" s="1" t="s">
+      <c r="G20" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
+        <v>89</v>
+      </c>
+      <c r="B21" t="s">
+        <v>23</v>
+      </c>
+      <c r="C21" t="s">
         <v>90</v>
       </c>
-      <c r="B21" t="s">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="D21" t="s">
+        <v>29</v>
+      </c>
+      <c r="E21" t="s">
+        <v>30</v>
+      </c>
+      <c r="F21" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="D21" t="s">
-[...5 lines deleted...]
-      <c r="F21" s="1" t="s">
+      <c r="G21" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
+        <v>93</v>
+      </c>
+      <c r="B22" t="s">
+        <v>23</v>
+      </c>
+      <c r="C22" t="s">
         <v>94</v>
       </c>
-      <c r="B22" t="s">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="D22" t="s">
+        <v>29</v>
+      </c>
+      <c r="E22" t="s">
+        <v>30</v>
+      </c>
+      <c r="F22" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="D22" t="s">
-[...5 lines deleted...]
-      <c r="F22" s="1" t="s">
+      <c r="G22" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
+        <v>97</v>
+      </c>
+      <c r="B23" t="s">
+        <v>23</v>
+      </c>
+      <c r="C23" t="s">
         <v>98</v>
       </c>
-      <c r="B23" t="s">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="D23" t="s">
+        <v>29</v>
+      </c>
+      <c r="E23" t="s">
+        <v>30</v>
+      </c>
+      <c r="F23" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="D23" t="s">
-[...5 lines deleted...]
-      <c r="F23" s="1" t="s">
+      <c r="G23" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
+        <v>101</v>
+      </c>
+      <c r="B24" t="s">
+        <v>23</v>
+      </c>
+      <c r="C24" t="s">
         <v>102</v>
       </c>
-      <c r="B24" t="s">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="D24" t="s">
+        <v>29</v>
+      </c>
+      <c r="E24" t="s">
+        <v>30</v>
+      </c>
+      <c r="F24" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="D24" t="s">
-[...5 lines deleted...]
-      <c r="F24" s="1" t="s">
+      <c r="G24" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
+        <v>105</v>
+      </c>
+      <c r="B25" t="s">
+        <v>23</v>
+      </c>
+      <c r="C25" t="s">
         <v>106</v>
       </c>
-      <c r="B25" t="s">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="D25" t="s">
+        <v>29</v>
+      </c>
+      <c r="E25" t="s">
+        <v>30</v>
+      </c>
+      <c r="F25" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="D25" t="s">
-[...5 lines deleted...]
-      <c r="F25" s="1" t="s">
+      <c r="G25" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>109</v>
       </c>
       <c r="B26" t="s">
-        <v>78</v>
+        <v>23</v>
       </c>
       <c r="C26" t="s">
         <v>110</v>
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>111</v>
       </c>
       <c r="G26" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>113</v>
       </c>
       <c r="B27" t="s">
-        <v>78</v>
+        <v>23</v>
       </c>
       <c r="C27" t="s">
+        <v>19</v>
+      </c>
+      <c r="D27" t="s">
         <v>114</v>
       </c>
-      <c r="D27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E27" t="s">
-        <v>11</v>
+        <v>115</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G27" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B28" t="s">
-        <v>78</v>
+        <v>23</v>
       </c>
       <c r="C28" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D28" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E28" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G28" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B29" t="s">
-        <v>78</v>
+        <v>23</v>
       </c>
       <c r="C29" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D29" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="E29" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30" t="s">
-        <v>78</v>
+        <v>23</v>
       </c>
       <c r="C30" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D30" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E30" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B31" t="s">
-        <v>78</v>
+        <v>23</v>
       </c>
       <c r="C31" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D31" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E31" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="G31" t="s">
-        <v>33</v>
+        <v>133</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B32" t="s">
-        <v>78</v>
+        <v>23</v>
       </c>
       <c r="C32" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D32" t="s">
         <v>10</v>
       </c>
       <c r="E32" t="s">
         <v>11</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="G32" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B33" t="s">
-        <v>78</v>
+        <v>23</v>
       </c>
       <c r="C33" t="s">
-        <v>137</v>
+        <v>9</v>
       </c>
       <c r="D33" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="E33" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="G33" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B34" t="s">
-        <v>78</v>
+        <v>23</v>
       </c>
       <c r="C34" t="s">
-        <v>141</v>
+        <v>15</v>
       </c>
       <c r="D34" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="E34" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>142</v>
       </c>
       <c r="G34" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
         <v>144</v>
       </c>
       <c r="B35" t="s">
-        <v>78</v>
+        <v>23</v>
       </c>
       <c r="C35" t="s">
-        <v>145</v>
+        <v>19</v>
       </c>
       <c r="D35" t="s">
         <v>10</v>
       </c>
       <c r="E35" t="s">
         <v>11</v>
       </c>
       <c r="F35" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="G35" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>147</v>
       </c>
       <c r="B36" t="s">
-        <v>78</v>
+        <v>148</v>
       </c>
       <c r="C36" t="s">
-        <v>35</v>
+        <v>149</v>
       </c>
       <c r="D36" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="E36" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="G36" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B37" t="s">
-        <v>78</v>
+        <v>148</v>
       </c>
       <c r="C37" t="s">
-        <v>63</v>
+        <v>153</v>
       </c>
       <c r="D37" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="E37" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="G37" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B38" t="s">
-        <v>78</v>
+        <v>148</v>
       </c>
       <c r="C38" t="s">
-        <v>67</v>
+        <v>157</v>
       </c>
       <c r="D38" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="E38" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="G38" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B39" t="s">
-        <v>78</v>
+        <v>148</v>
       </c>
       <c r="C39" t="s">
-        <v>71</v>
+        <v>161</v>
       </c>
       <c r="D39" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="E39" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="G39" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="B40" t="s">
-        <v>78</v>
+        <v>148</v>
       </c>
       <c r="C40" t="s">
-        <v>41</v>
+        <v>165</v>
       </c>
       <c r="D40" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="E40" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="G40" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="B41" t="s">
-        <v>163</v>
+        <v>148</v>
       </c>
       <c r="C41" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="D41" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E41" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="G41" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="B42" t="s">
-        <v>163</v>
+        <v>148</v>
       </c>
       <c r="C42" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="D42" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E42" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="G42" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="B43" t="s">
-        <v>163</v>
+        <v>148</v>
       </c>
       <c r="C43" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="D43" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E43" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="G43" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="B44" t="s">
-        <v>163</v>
+        <v>148</v>
       </c>
       <c r="C44" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="D44" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E44" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="G44" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="B45" t="s">
-        <v>163</v>
+        <v>148</v>
       </c>
       <c r="C45" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="D45" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E45" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="G45" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="B46" t="s">
-        <v>163</v>
+        <v>148</v>
       </c>
       <c r="C46" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="D46" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E46" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="G46" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="B47" t="s">
-        <v>163</v>
+        <v>148</v>
       </c>
       <c r="C47" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="D47" t="s">
         <v>10</v>
       </c>
       <c r="E47" t="s">
         <v>11</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="G47" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B48" t="s">
-        <v>163</v>
+        <v>148</v>
       </c>
       <c r="C48" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="D48" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E48" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="G48" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="B49" t="s">
-        <v>163</v>
+        <v>148</v>
       </c>
       <c r="C49" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="D49" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E49" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="G49" t="s">
-        <v>198</v>
+        <v>108</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B50" t="s">
-        <v>163</v>
+        <v>148</v>
       </c>
       <c r="C50" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="D50" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E50" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="G50" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B51" t="s">
-        <v>163</v>
+        <v>148</v>
       </c>
       <c r="C51" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D51" t="s">
         <v>10</v>
       </c>
       <c r="E51" t="s">
         <v>11</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="G51" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B52" t="s">
-        <v>163</v>
+        <v>148</v>
       </c>
       <c r="C52" t="s">
-        <v>208</v>
+        <v>24</v>
       </c>
       <c r="D52" t="s">
         <v>10</v>
       </c>
       <c r="E52" t="s">
         <v>11</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="G52" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B53" t="s">
-        <v>163</v>
+        <v>148</v>
       </c>
       <c r="C53" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D53" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E53" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="G53" t="s">
-        <v>214</v>
+        <v>108</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B54" t="s">
-        <v>163</v>
+        <v>148</v>
       </c>
       <c r="C54" t="s">
-        <v>216</v>
+        <v>110</v>
       </c>
       <c r="D54" t="s">
         <v>10</v>
       </c>
       <c r="E54" t="s">
         <v>11</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>217</v>
       </c>
       <c r="G54" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
         <v>219</v>
       </c>
       <c r="B55" t="s">
-        <v>163</v>
+        <v>148</v>
       </c>
       <c r="C55" t="s">
-        <v>220</v>
+        <v>135</v>
       </c>
       <c r="D55" t="s">
         <v>10</v>
       </c>
       <c r="E55" t="s">
         <v>11</v>
       </c>
       <c r="F55" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="G55" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="B56" t="s">
-        <v>163</v>
+        <v>148</v>
       </c>
       <c r="C56" t="s">
-        <v>224</v>
+        <v>9</v>
       </c>
       <c r="D56" t="s">
         <v>10</v>
       </c>
       <c r="E56" t="s">
         <v>11</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="G56" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="B57" t="s">
-        <v>163</v>
+        <v>148</v>
       </c>
       <c r="C57" t="s">
-        <v>228</v>
+        <v>15</v>
       </c>
       <c r="D57" t="s">
         <v>10</v>
       </c>
       <c r="E57" t="s">
         <v>11</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="G57" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="B58" t="s">
-        <v>163</v>
+        <v>148</v>
       </c>
       <c r="C58" t="s">
-        <v>232</v>
+        <v>19</v>
       </c>
       <c r="D58" t="s">
         <v>10</v>
       </c>
       <c r="E58" t="s">
         <v>11</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="G58" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
+        <v>231</v>
+      </c>
+      <c r="B59" t="s">
+        <v>232</v>
+      </c>
+      <c r="C59" t="s">
+        <v>233</v>
+      </c>
+      <c r="D59" t="s">
+        <v>29</v>
+      </c>
+      <c r="E59" t="s">
+        <v>30</v>
+      </c>
+      <c r="F59" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="G59" t="s">
         <v>235</v>
-      </c>
-[...16 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
+        <v>236</v>
+      </c>
+      <c r="B60" t="s">
+        <v>232</v>
+      </c>
+      <c r="C60" t="s">
+        <v>237</v>
+      </c>
+      <c r="D60" t="s">
+        <v>29</v>
+      </c>
+      <c r="E60" t="s">
+        <v>30</v>
+      </c>
+      <c r="F60" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="G60" t="s">
         <v>239</v>
-      </c>
-[...16 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
+        <v>240</v>
+      </c>
+      <c r="B61" t="s">
+        <v>232</v>
+      </c>
+      <c r="C61" t="s">
+        <v>241</v>
+      </c>
+      <c r="D61" t="s">
+        <v>29</v>
+      </c>
+      <c r="E61" t="s">
+        <v>30</v>
+      </c>
+      <c r="F61" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="G61" t="s">
         <v>243</v>
-      </c>
-[...16 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
+        <v>244</v>
+      </c>
+      <c r="B62" t="s">
+        <v>232</v>
+      </c>
+      <c r="C62" t="s">
+        <v>245</v>
+      </c>
+      <c r="D62" t="s">
+        <v>29</v>
+      </c>
+      <c r="E62" t="s">
+        <v>30</v>
+      </c>
+      <c r="F62" s="1" t="s">
         <v>246</v>
       </c>
-      <c r="B62" t="s">
-[...2 lines deleted...]
-      <c r="C62" t="s">
+      <c r="G62" t="s">
         <v>247</v>
-      </c>
-[...10 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
+        <v>248</v>
+      </c>
+      <c r="B63" t="s">
+        <v>232</v>
+      </c>
+      <c r="C63" t="s">
+        <v>249</v>
+      </c>
+      <c r="D63" t="s">
+        <v>29</v>
+      </c>
+      <c r="E63" t="s">
+        <v>30</v>
+      </c>
+      <c r="F63" s="1" t="s">
         <v>250</v>
       </c>
-      <c r="B63" t="s">
-[...2 lines deleted...]
-      <c r="C63" t="s">
+      <c r="G63" t="s">
         <v>251</v>
-      </c>
-[...10 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
+        <v>252</v>
+      </c>
+      <c r="B64" t="s">
+        <v>232</v>
+      </c>
+      <c r="C64" t="s">
+        <v>253</v>
+      </c>
+      <c r="D64" t="s">
+        <v>29</v>
+      </c>
+      <c r="E64" t="s">
+        <v>30</v>
+      </c>
+      <c r="F64" s="1" t="s">
         <v>254</v>
       </c>
-      <c r="B64" t="s">
-[...2 lines deleted...]
-      <c r="C64" t="s">
+      <c r="G64" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
+        <v>256</v>
+      </c>
+      <c r="B65" t="s">
+        <v>232</v>
+      </c>
+      <c r="C65" t="s">
+        <v>257</v>
+      </c>
+      <c r="D65" t="s">
+        <v>29</v>
+      </c>
+      <c r="E65" t="s">
+        <v>30</v>
+      </c>
+      <c r="F65" s="1" t="s">
         <v>258</v>
       </c>
-      <c r="B65" t="s">
-[...2 lines deleted...]
-      <c r="C65" t="s">
+      <c r="G65" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
+        <v>260</v>
+      </c>
+      <c r="B66" t="s">
+        <v>232</v>
+      </c>
+      <c r="C66" t="s">
+        <v>261</v>
+      </c>
+      <c r="D66" t="s">
+        <v>29</v>
+      </c>
+      <c r="E66" t="s">
+        <v>30</v>
+      </c>
+      <c r="F66" s="1" t="s">
         <v>262</v>
       </c>
-      <c r="B66" t="s">
-[...2 lines deleted...]
-      <c r="C66" t="s">
+      <c r="G66" t="s">
         <v>263</v>
-      </c>
-[...10 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
+        <v>264</v>
+      </c>
+      <c r="B67" t="s">
+        <v>232</v>
+      </c>
+      <c r="C67" t="s">
+        <v>265</v>
+      </c>
+      <c r="D67" t="s">
+        <v>29</v>
+      </c>
+      <c r="E67" t="s">
+        <v>30</v>
+      </c>
+      <c r="F67" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="B67" t="s">
-[...2 lines deleted...]
-      <c r="C67" t="s">
+      <c r="G67" t="s">
         <v>267</v>
-      </c>
-[...10 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
+        <v>268</v>
+      </c>
+      <c r="B68" t="s">
+        <v>232</v>
+      </c>
+      <c r="C68" t="s">
+        <v>269</v>
+      </c>
+      <c r="D68" t="s">
+        <v>29</v>
+      </c>
+      <c r="E68" t="s">
+        <v>30</v>
+      </c>
+      <c r="F68" s="1" t="s">
         <v>270</v>
       </c>
-      <c r="B68" t="s">
-[...2 lines deleted...]
-      <c r="C68" t="s">
+      <c r="G68" t="s">
         <v>271</v>
-      </c>
-[...10 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
+        <v>272</v>
+      </c>
+      <c r="B69" t="s">
+        <v>232</v>
+      </c>
+      <c r="C69" t="s">
+        <v>273</v>
+      </c>
+      <c r="D69" t="s">
+        <v>29</v>
+      </c>
+      <c r="E69" t="s">
+        <v>30</v>
+      </c>
+      <c r="F69" s="1" t="s">
         <v>274</v>
       </c>
-      <c r="B69" t="s">
-[...2 lines deleted...]
-      <c r="C69" t="s">
+      <c r="G69" t="s">
         <v>275</v>
-      </c>
-[...10 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
+        <v>276</v>
+      </c>
+      <c r="B70" t="s">
+        <v>232</v>
+      </c>
+      <c r="C70" t="s">
+        <v>277</v>
+      </c>
+      <c r="D70" t="s">
+        <v>29</v>
+      </c>
+      <c r="E70" t="s">
+        <v>30</v>
+      </c>
+      <c r="F70" s="1" t="s">
         <v>278</v>
       </c>
-      <c r="B70" t="s">
-[...5 lines deleted...]
-      <c r="D70" t="s">
+      <c r="G70" t="s">
         <v>279</v>
-      </c>
-[...7 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
+        <v>280</v>
+      </c>
+      <c r="B71" t="s">
+        <v>232</v>
+      </c>
+      <c r="C71" t="s">
+        <v>281</v>
+      </c>
+      <c r="D71" t="s">
+        <v>29</v>
+      </c>
+      <c r="E71" t="s">
+        <v>30</v>
+      </c>
+      <c r="F71" s="1" t="s">
         <v>282</v>
       </c>
-      <c r="B71" t="s">
-[...2 lines deleted...]
-      <c r="C71" t="s">
+      <c r="G71" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
+        <v>284</v>
+      </c>
+      <c r="B72" t="s">
+        <v>232</v>
+      </c>
+      <c r="C72" t="s">
+        <v>285</v>
+      </c>
+      <c r="D72" t="s">
+        <v>29</v>
+      </c>
+      <c r="E72" t="s">
+        <v>30</v>
+      </c>
+      <c r="F72" s="1" t="s">
         <v>286</v>
       </c>
-      <c r="B72" t="s">
-[...2 lines deleted...]
-      <c r="C72" t="s">
+      <c r="G72" t="s">
         <v>287</v>
-      </c>
-[...10 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
+        <v>288</v>
+      </c>
+      <c r="B73" t="s">
+        <v>232</v>
+      </c>
+      <c r="C73" t="s">
         <v>289</v>
       </c>
-      <c r="B73" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D73" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="E73" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>290</v>
       </c>
       <c r="G73" t="s">
-        <v>155</v>
+        <v>291</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B74" t="s">
-        <v>163</v>
+        <v>232</v>
       </c>
       <c r="C74" t="s">
-        <v>71</v>
+        <v>293</v>
       </c>
       <c r="D74" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="E74" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="F74" s="1" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="G74" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="B75" t="s">
-        <v>163</v>
+        <v>232</v>
       </c>
       <c r="C75" t="s">
-        <v>41</v>
+        <v>297</v>
       </c>
       <c r="D75" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="E75" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="G75" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="B76" t="s">
-        <v>298</v>
+        <v>232</v>
       </c>
       <c r="C76" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D76" t="s">
-        <v>300</v>
+        <v>29</v>
       </c>
       <c r="E76" t="s">
-        <v>301</v>
+        <v>30</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>302</v>
       </c>
       <c r="G76" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
         <v>304</v>
       </c>
       <c r="B77" t="s">
-        <v>298</v>
+        <v>232</v>
       </c>
       <c r="C77" t="s">
         <v>305</v>
       </c>
       <c r="D77" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E77" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>306</v>
       </c>
       <c r="G77" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
         <v>308</v>
       </c>
       <c r="B78" t="s">
-        <v>298</v>
+        <v>232</v>
       </c>
       <c r="C78" t="s">
         <v>309</v>
       </c>
       <c r="D78" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E78" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>310</v>
       </c>
       <c r="G78" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
         <v>312</v>
       </c>
       <c r="B79" t="s">
-        <v>298</v>
+        <v>232</v>
       </c>
       <c r="C79" t="s">
         <v>313</v>
       </c>
       <c r="D79" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E79" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>314</v>
       </c>
       <c r="G79" t="s">
-        <v>315</v>
+        <v>287</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
+        <v>315</v>
+      </c>
+      <c r="B80" t="s">
+        <v>232</v>
+      </c>
+      <c r="C80" t="s">
         <v>316</v>
       </c>
-      <c r="B80" t="s">
-[...2 lines deleted...]
-      <c r="C80" t="s">
+      <c r="D80" t="s">
+        <v>29</v>
+      </c>
+      <c r="E80" t="s">
+        <v>30</v>
+      </c>
+      <c r="F80" s="1" t="s">
         <v>317</v>
       </c>
-      <c r="D80" t="s">
-[...5 lines deleted...]
-      <c r="F80" s="1" t="s">
+      <c r="G80" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
+        <v>319</v>
+      </c>
+      <c r="B81" t="s">
+        <v>232</v>
+      </c>
+      <c r="C81" t="s">
         <v>320</v>
       </c>
-      <c r="B81" t="s">
-[...2 lines deleted...]
-      <c r="C81" t="s">
+      <c r="D81" t="s">
+        <v>29</v>
+      </c>
+      <c r="E81" t="s">
+        <v>30</v>
+      </c>
+      <c r="F81" s="1" t="s">
         <v>321</v>
       </c>
-      <c r="D81" t="s">
-[...5 lines deleted...]
-      <c r="F81" s="1" t="s">
+      <c r="G81" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
+        <v>323</v>
+      </c>
+      <c r="B82" t="s">
+        <v>232</v>
+      </c>
+      <c r="C82" t="s">
         <v>324</v>
       </c>
-      <c r="B82" t="s">
-[...2 lines deleted...]
-      <c r="C82" t="s">
+      <c r="D82" t="s">
+        <v>29</v>
+      </c>
+      <c r="E82" t="s">
+        <v>30</v>
+      </c>
+      <c r="F82" s="1" t="s">
         <v>325</v>
       </c>
-      <c r="D82" t="s">
-[...5 lines deleted...]
-      <c r="F82" s="1" t="s">
+      <c r="G82" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
+        <v>327</v>
+      </c>
+      <c r="B83" t="s">
+        <v>232</v>
+      </c>
+      <c r="C83" t="s">
         <v>328</v>
       </c>
-      <c r="B83" t="s">
-[...2 lines deleted...]
-      <c r="C83" t="s">
+      <c r="D83" t="s">
+        <v>29</v>
+      </c>
+      <c r="E83" t="s">
+        <v>30</v>
+      </c>
+      <c r="F83" s="1" t="s">
         <v>329</v>
       </c>
-      <c r="D83" t="s">
-[...5 lines deleted...]
-      <c r="F83" s="1" t="s">
+      <c r="G83" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
+        <v>331</v>
+      </c>
+      <c r="B84" t="s">
+        <v>232</v>
+      </c>
+      <c r="C84" t="s">
         <v>332</v>
       </c>
-      <c r="B84" t="s">
-[...2 lines deleted...]
-      <c r="C84" t="s">
+      <c r="D84" t="s">
+        <v>29</v>
+      </c>
+      <c r="E84" t="s">
+        <v>30</v>
+      </c>
+      <c r="F84" s="1" t="s">
         <v>333</v>
       </c>
-      <c r="D84" t="s">
-[...5 lines deleted...]
-      <c r="F84" s="1" t="s">
+      <c r="G84" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
+        <v>335</v>
+      </c>
+      <c r="B85" t="s">
+        <v>232</v>
+      </c>
+      <c r="C85" t="s">
         <v>336</v>
       </c>
-      <c r="B85" t="s">
-[...2 lines deleted...]
-      <c r="C85" t="s">
+      <c r="D85" t="s">
+        <v>29</v>
+      </c>
+      <c r="E85" t="s">
+        <v>30</v>
+      </c>
+      <c r="F85" s="1" t="s">
         <v>337</v>
       </c>
-      <c r="D85" t="s">
-[...5 lines deleted...]
-      <c r="F85" s="1" t="s">
+      <c r="G85" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
+        <v>339</v>
+      </c>
+      <c r="B86" t="s">
+        <v>232</v>
+      </c>
+      <c r="C86" t="s">
         <v>340</v>
       </c>
-      <c r="B86" t="s">
-[...2 lines deleted...]
-      <c r="C86" t="s">
+      <c r="D86" t="s">
+        <v>29</v>
+      </c>
+      <c r="E86" t="s">
+        <v>30</v>
+      </c>
+      <c r="F86" s="1" t="s">
         <v>341</v>
       </c>
-      <c r="D86" t="s">
-[...5 lines deleted...]
-      <c r="F86" s="1" t="s">
+      <c r="G86" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
+        <v>343</v>
+      </c>
+      <c r="B87" t="s">
+        <v>232</v>
+      </c>
+      <c r="C87" t="s">
         <v>344</v>
       </c>
-      <c r="B87" t="s">
-[...2 lines deleted...]
-      <c r="C87" t="s">
+      <c r="D87" t="s">
+        <v>29</v>
+      </c>
+      <c r="E87" t="s">
+        <v>30</v>
+      </c>
+      <c r="F87" s="1" t="s">
         <v>345</v>
       </c>
-      <c r="D87" t="s">
-[...5 lines deleted...]
-      <c r="F87" s="1" t="s">
+      <c r="G87" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
+        <v>347</v>
+      </c>
+      <c r="B88" t="s">
+        <v>232</v>
+      </c>
+      <c r="C88" t="s">
+        <v>19</v>
+      </c>
+      <c r="D88" t="s">
         <v>348</v>
       </c>
-      <c r="B88" t="s">
-[...2 lines deleted...]
-      <c r="C88" t="s">
+      <c r="E88" t="s">
         <v>349</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>350</v>
       </c>
       <c r="G88" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
+        <v>351</v>
+      </c>
+      <c r="B89" t="s">
+        <v>232</v>
+      </c>
+      <c r="C89" t="s">
         <v>352</v>
       </c>
-      <c r="B89" t="s">
-[...2 lines deleted...]
-      <c r="C89" t="s">
+      <c r="D89" t="s">
+        <v>29</v>
+      </c>
+      <c r="E89" t="s">
+        <v>30</v>
+      </c>
+      <c r="F89" s="1" t="s">
         <v>353</v>
       </c>
-      <c r="D89" t="s">
-[...5 lines deleted...]
-      <c r="F89" s="1" t="s">
+      <c r="G89" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
+        <v>355</v>
+      </c>
+      <c r="B90" t="s">
+        <v>232</v>
+      </c>
+      <c r="C90" t="s">
         <v>356</v>
       </c>
-      <c r="B90" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D90" t="s">
-        <v>279</v>
+        <v>29</v>
       </c>
       <c r="E90" t="s">
-        <v>280</v>
+        <v>30</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>357</v>
       </c>
       <c r="G90" t="s">
-        <v>358</v>
+        <v>108</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="B91" t="s">
-        <v>298</v>
+        <v>232</v>
       </c>
       <c r="C91" t="s">
-        <v>360</v>
+        <v>9</v>
       </c>
       <c r="D91" t="s">
         <v>10</v>
       </c>
       <c r="E91" t="s">
         <v>11</v>
       </c>
       <c r="F91" s="1" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="G91" t="s">
-        <v>265</v>
+        <v>224</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="B92" t="s">
-        <v>298</v>
+        <v>232</v>
       </c>
       <c r="C92" t="s">
-        <v>363</v>
+        <v>15</v>
       </c>
       <c r="D92" t="s">
         <v>10</v>
       </c>
       <c r="E92" t="s">
         <v>11</v>
       </c>
       <c r="F92" s="1" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="G92" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="B93" t="s">
-        <v>298</v>
+        <v>232</v>
       </c>
       <c r="C93" t="s">
-        <v>367</v>
+        <v>19</v>
       </c>
       <c r="D93" t="s">
         <v>10</v>
       </c>
       <c r="E93" t="s">
         <v>11</v>
       </c>
       <c r="F93" s="1" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="G93" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
+        <v>366</v>
+      </c>
+      <c r="B94" t="s">
+        <v>367</v>
+      </c>
+      <c r="C94" t="s">
+        <v>368</v>
+      </c>
+      <c r="D94" t="s">
+        <v>369</v>
+      </c>
+      <c r="E94" t="s">
         <v>370</v>
       </c>
-      <c r="B94" t="s">
-[...2 lines deleted...]
-      <c r="C94" t="s">
+      <c r="F94" s="1" t="s">
         <v>371</v>
       </c>
-      <c r="D94" t="s">
-[...5 lines deleted...]
-      <c r="F94" s="1" t="s">
+      <c r="G94" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
         <v>373</v>
       </c>
       <c r="B95" t="s">
-        <v>298</v>
+        <v>367</v>
       </c>
       <c r="C95" t="s">
         <v>374</v>
       </c>
       <c r="D95" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E95" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>375</v>
       </c>
       <c r="G95" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
         <v>377</v>
       </c>
       <c r="B96" t="s">
-        <v>298</v>
+        <v>367</v>
       </c>
       <c r="C96" t="s">
-        <v>122</v>
+        <v>378</v>
       </c>
       <c r="D96" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="E96" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="F96" s="1" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="G96" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B97" t="s">
-        <v>298</v>
+        <v>367</v>
       </c>
       <c r="C97" t="s">
-        <v>63</v>
+        <v>382</v>
       </c>
       <c r="D97" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="E97" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="F97" s="1" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="G97" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="B98" t="s">
-        <v>298</v>
+        <v>367</v>
       </c>
       <c r="C98" t="s">
-        <v>67</v>
+        <v>386</v>
       </c>
       <c r="D98" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="E98" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="F98" s="1" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="G98" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="B99" t="s">
-        <v>298</v>
+        <v>367</v>
       </c>
       <c r="C99" t="s">
-        <v>71</v>
+        <v>390</v>
       </c>
       <c r="D99" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="E99" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="F99" s="1" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="G99" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="B100" t="s">
-        <v>298</v>
+        <v>367</v>
       </c>
       <c r="C100" t="s">
-        <v>137</v>
+        <v>394</v>
       </c>
       <c r="D100" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="E100" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="F100" s="1" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="G100" t="s">
-        <v>379</v>
+        <v>396</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="B101" t="s">
-        <v>298</v>
+        <v>367</v>
       </c>
       <c r="C101" t="s">
-        <v>41</v>
+        <v>398</v>
       </c>
       <c r="D101" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="E101" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="F101" s="1" t="s">
-        <v>392</v>
+        <v>399</v>
       </c>
       <c r="G101" t="s">
-        <v>393</v>
+        <v>400</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
-        <v>394</v>
+        <v>401</v>
       </c>
       <c r="B102" t="s">
-        <v>298</v>
+        <v>367</v>
       </c>
       <c r="C102" t="s">
-        <v>41</v>
+        <v>402</v>
       </c>
       <c r="D102" t="s">
-        <v>279</v>
+        <v>29</v>
       </c>
       <c r="E102" t="s">
-        <v>280</v>
+        <v>30</v>
       </c>
       <c r="F102" s="1" t="s">
-        <v>395</v>
+        <v>403</v>
       </c>
       <c r="G102" t="s">
-        <v>396</v>
+        <v>404</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" t="s">
-        <v>397</v>
+        <v>405</v>
       </c>
       <c r="B103" t="s">
-        <v>398</v>
+        <v>367</v>
       </c>
       <c r="C103" t="s">
-        <v>399</v>
+        <v>406</v>
       </c>
       <c r="D103" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E103" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F103" s="1" t="s">
-        <v>400</v>
+        <v>407</v>
       </c>
       <c r="G103" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" t="s">
-        <v>402</v>
+        <v>409</v>
       </c>
       <c r="B104" t="s">
-        <v>398</v>
+        <v>367</v>
       </c>
       <c r="C104" t="s">
-        <v>403</v>
+        <v>410</v>
       </c>
       <c r="D104" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E104" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F104" s="1" t="s">
-        <v>404</v>
+        <v>411</v>
       </c>
       <c r="G104" t="s">
-        <v>405</v>
+        <v>412</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
-        <v>406</v>
+        <v>413</v>
       </c>
       <c r="B105" t="s">
-        <v>398</v>
+        <v>367</v>
       </c>
       <c r="C105" t="s">
-        <v>407</v>
+        <v>414</v>
       </c>
       <c r="D105" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E105" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F105" s="1" t="s">
-        <v>408</v>
+        <v>415</v>
       </c>
       <c r="G105" t="s">
-        <v>409</v>
+        <v>416</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
-        <v>410</v>
+        <v>417</v>
       </c>
       <c r="B106" t="s">
-        <v>398</v>
+        <v>367</v>
       </c>
       <c r="C106" t="s">
-        <v>411</v>
+        <v>418</v>
       </c>
       <c r="D106" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E106" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F106" s="1" t="s">
-        <v>412</v>
+        <v>419</v>
       </c>
       <c r="G106" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
-        <v>414</v>
+        <v>421</v>
       </c>
       <c r="B107" t="s">
-        <v>398</v>
+        <v>367</v>
       </c>
       <c r="C107" t="s">
-        <v>415</v>
+        <v>422</v>
       </c>
       <c r="D107" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E107" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F107" s="1" t="s">
-        <v>416</v>
+        <v>423</v>
       </c>
       <c r="G107" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="B108" t="s">
-        <v>398</v>
+        <v>367</v>
       </c>
       <c r="C108" t="s">
-        <v>419</v>
+        <v>15</v>
       </c>
       <c r="D108" t="s">
-        <v>10</v>
+        <v>348</v>
       </c>
       <c r="E108" t="s">
-        <v>11</v>
+        <v>349</v>
       </c>
       <c r="F108" s="1" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="G108" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="B109" t="s">
-        <v>398</v>
+        <v>367</v>
       </c>
       <c r="C109" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="D109" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E109" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F109" s="1" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="G109" t="s">
-        <v>425</v>
+        <v>334</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="B110" t="s">
-        <v>398</v>
+        <v>367</v>
       </c>
       <c r="C110" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="D110" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E110" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F110" s="1" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="G110" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="B111" t="s">
-        <v>398</v>
+        <v>367</v>
       </c>
       <c r="C111" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="D111" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E111" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F111" s="1" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="G111" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="B112" t="s">
-        <v>398</v>
+        <v>367</v>
       </c>
       <c r="C112" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="D112" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E112" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F112" s="1" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="G112" t="s">
-        <v>437</v>
+        <v>108</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="B113" t="s">
-        <v>398</v>
+        <v>367</v>
       </c>
       <c r="C113" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="D113" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E113" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F113" s="1" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="G113" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="B114" t="s">
-        <v>398</v>
+        <v>367</v>
       </c>
       <c r="C114" t="s">
-        <v>443</v>
+        <v>192</v>
       </c>
       <c r="D114" t="s">
-        <v>10</v>
+        <v>114</v>
       </c>
       <c r="E114" t="s">
-        <v>11</v>
+        <v>115</v>
       </c>
       <c r="F114" s="1" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="G114" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="B115" t="s">
-        <v>398</v>
+        <v>367</v>
       </c>
       <c r="C115" t="s">
-        <v>447</v>
+        <v>135</v>
       </c>
       <c r="D115" t="s">
         <v>10</v>
       </c>
       <c r="E115" t="s">
         <v>11</v>
       </c>
       <c r="F115" s="1" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="G115" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="B116" t="s">
-        <v>398</v>
+        <v>367</v>
       </c>
       <c r="C116" t="s">
-        <v>451</v>
+        <v>9</v>
       </c>
       <c r="D116" t="s">
         <v>10</v>
       </c>
       <c r="E116" t="s">
         <v>11</v>
       </c>
       <c r="F116" s="1" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="G116" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B117" t="s">
-        <v>398</v>
+        <v>367</v>
       </c>
       <c r="C117" t="s">
-        <v>455</v>
+        <v>15</v>
       </c>
       <c r="D117" t="s">
         <v>10</v>
       </c>
       <c r="E117" t="s">
         <v>11</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>456</v>
       </c>
       <c r="G117" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
         <v>458</v>
       </c>
       <c r="B118" t="s">
-        <v>398</v>
+        <v>367</v>
       </c>
       <c r="C118" t="s">
+        <v>207</v>
+      </c>
+      <c r="D118" t="s">
+        <v>114</v>
+      </c>
+      <c r="E118" t="s">
+        <v>115</v>
+      </c>
+      <c r="F118" s="1" t="s">
         <v>459</v>
       </c>
-      <c r="D118" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G118" t="s">
-        <v>461</v>
+        <v>448</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="B119" t="s">
-        <v>398</v>
+        <v>367</v>
       </c>
       <c r="C119" t="s">
-        <v>463</v>
+        <v>19</v>
       </c>
       <c r="D119" t="s">
         <v>10</v>
       </c>
       <c r="E119" t="s">
         <v>11</v>
       </c>
       <c r="F119" s="1" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="G119" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="B120" t="s">
-        <v>398</v>
+        <v>367</v>
       </c>
       <c r="C120" t="s">
-        <v>467</v>
+        <v>19</v>
       </c>
       <c r="D120" t="s">
-        <v>10</v>
+        <v>348</v>
       </c>
       <c r="E120" t="s">
-        <v>11</v>
+        <v>349</v>
       </c>
       <c r="F120" s="1" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="G120" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" t="s">
+        <v>466</v>
+      </c>
+      <c r="B121" t="s">
+        <v>467</v>
+      </c>
+      <c r="C121" t="s">
+        <v>468</v>
+      </c>
+      <c r="D121" t="s">
+        <v>29</v>
+      </c>
+      <c r="E121" t="s">
+        <v>30</v>
+      </c>
+      <c r="F121" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="G121" t="s">
         <v>470</v>
-      </c>
-[...16 lines deleted...]
-        <v>473</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" t="s">
+        <v>471</v>
+      </c>
+      <c r="B122" t="s">
+        <v>467</v>
+      </c>
+      <c r="C122" t="s">
+        <v>472</v>
+      </c>
+      <c r="D122" t="s">
+        <v>29</v>
+      </c>
+      <c r="E122" t="s">
+        <v>30</v>
+      </c>
+      <c r="F122" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="G122" t="s">
         <v>474</v>
-      </c>
-[...16 lines deleted...]
-        <v>477</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" t="s">
+        <v>475</v>
+      </c>
+      <c r="B123" t="s">
+        <v>467</v>
+      </c>
+      <c r="C123" t="s">
+        <v>476</v>
+      </c>
+      <c r="D123" t="s">
+        <v>29</v>
+      </c>
+      <c r="E123" t="s">
+        <v>30</v>
+      </c>
+      <c r="F123" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="G123" t="s">
         <v>478</v>
-      </c>
-[...16 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" t="s">
+        <v>479</v>
+      </c>
+      <c r="B124" t="s">
+        <v>467</v>
+      </c>
+      <c r="C124" t="s">
+        <v>480</v>
+      </c>
+      <c r="D124" t="s">
+        <v>29</v>
+      </c>
+      <c r="E124" t="s">
+        <v>30</v>
+      </c>
+      <c r="F124" s="1" t="s">
         <v>481</v>
       </c>
-      <c r="B124" t="s">
-[...11 lines deleted...]
-      <c r="F124" s="1" t="s">
+      <c r="G124" t="s">
         <v>482</v>
-      </c>
-[...1 lines deleted...]
-        <v>483</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" t="s">
+        <v>483</v>
+      </c>
+      <c r="B125" t="s">
+        <v>467</v>
+      </c>
+      <c r="C125" t="s">
         <v>484</v>
       </c>
-      <c r="B125" t="s">
+      <c r="D125" t="s">
+        <v>29</v>
+      </c>
+      <c r="E125" t="s">
+        <v>30</v>
+      </c>
+      <c r="F125" s="1" t="s">
         <v>485</v>
       </c>
-      <c r="C125" t="s">
+      <c r="G125" t="s">
         <v>486</v>
-      </c>
-[...10 lines deleted...]
-        <v>488</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" t="s">
+        <v>487</v>
+      </c>
+      <c r="B126" t="s">
+        <v>467</v>
+      </c>
+      <c r="C126" t="s">
+        <v>488</v>
+      </c>
+      <c r="D126" t="s">
+        <v>29</v>
+      </c>
+      <c r="E126" t="s">
+        <v>30</v>
+      </c>
+      <c r="F126" s="1" t="s">
         <v>489</v>
       </c>
-      <c r="B126" t="s">
-[...2 lines deleted...]
-      <c r="C126" t="s">
+      <c r="G126" t="s">
         <v>490</v>
-      </c>
-[...10 lines deleted...]
-        <v>492</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" t="s">
+        <v>491</v>
+      </c>
+      <c r="B127" t="s">
+        <v>467</v>
+      </c>
+      <c r="C127" t="s">
+        <v>492</v>
+      </c>
+      <c r="D127" t="s">
+        <v>29</v>
+      </c>
+      <c r="E127" t="s">
+        <v>30</v>
+      </c>
+      <c r="F127" s="1" t="s">
         <v>493</v>
       </c>
-      <c r="B127" t="s">
-[...2 lines deleted...]
-      <c r="C127" t="s">
+      <c r="G127" t="s">
         <v>494</v>
-      </c>
-[...10 lines deleted...]
-        <v>496</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" t="s">
+        <v>495</v>
+      </c>
+      <c r="B128" t="s">
+        <v>467</v>
+      </c>
+      <c r="C128" t="s">
+        <v>496</v>
+      </c>
+      <c r="D128" t="s">
+        <v>29</v>
+      </c>
+      <c r="E128" t="s">
+        <v>30</v>
+      </c>
+      <c r="F128" s="1" t="s">
         <v>497</v>
       </c>
-      <c r="B128" t="s">
-[...2 lines deleted...]
-      <c r="C128" t="s">
+      <c r="G128" t="s">
         <v>498</v>
-      </c>
-[...10 lines deleted...]
-        <v>500</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" t="s">
+        <v>499</v>
+      </c>
+      <c r="B129" t="s">
+        <v>467</v>
+      </c>
+      <c r="C129" t="s">
+        <v>500</v>
+      </c>
+      <c r="D129" t="s">
+        <v>29</v>
+      </c>
+      <c r="E129" t="s">
+        <v>30</v>
+      </c>
+      <c r="F129" s="1" t="s">
         <v>501</v>
       </c>
-      <c r="B129" t="s">
-[...2 lines deleted...]
-      <c r="C129" t="s">
+      <c r="G129" t="s">
         <v>502</v>
-      </c>
-[...10 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" t="s">
+        <v>503</v>
+      </c>
+      <c r="B130" t="s">
+        <v>467</v>
+      </c>
+      <c r="C130" t="s">
+        <v>504</v>
+      </c>
+      <c r="D130" t="s">
+        <v>29</v>
+      </c>
+      <c r="E130" t="s">
+        <v>30</v>
+      </c>
+      <c r="F130" s="1" t="s">
         <v>505</v>
       </c>
-      <c r="B130" t="s">
-[...2 lines deleted...]
-      <c r="C130" t="s">
+      <c r="G130" t="s">
         <v>506</v>
-      </c>
-[...10 lines deleted...]
-        <v>508</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" t="s">
+        <v>507</v>
+      </c>
+      <c r="B131" t="s">
+        <v>467</v>
+      </c>
+      <c r="C131" t="s">
+        <v>508</v>
+      </c>
+      <c r="D131" t="s">
+        <v>29</v>
+      </c>
+      <c r="E131" t="s">
+        <v>30</v>
+      </c>
+      <c r="F131" s="1" t="s">
         <v>509</v>
       </c>
-      <c r="B131" t="s">
-[...2 lines deleted...]
-      <c r="C131" t="s">
+      <c r="G131" t="s">
         <v>510</v>
-      </c>
-[...10 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" t="s">
+        <v>511</v>
+      </c>
+      <c r="B132" t="s">
+        <v>467</v>
+      </c>
+      <c r="C132" t="s">
+        <v>512</v>
+      </c>
+      <c r="D132" t="s">
+        <v>29</v>
+      </c>
+      <c r="E132" t="s">
+        <v>30</v>
+      </c>
+      <c r="F132" s="1" t="s">
         <v>513</v>
       </c>
-      <c r="B132" t="s">
-[...2 lines deleted...]
-      <c r="C132" t="s">
+      <c r="G132" t="s">
         <v>514</v>
-      </c>
-[...10 lines deleted...]
-        <v>516</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" t="s">
+        <v>515</v>
+      </c>
+      <c r="B133" t="s">
+        <v>467</v>
+      </c>
+      <c r="C133" t="s">
+        <v>516</v>
+      </c>
+      <c r="D133" t="s">
+        <v>29</v>
+      </c>
+      <c r="E133" t="s">
+        <v>30</v>
+      </c>
+      <c r="F133" s="1" t="s">
         <v>517</v>
       </c>
-      <c r="B133" t="s">
-[...2 lines deleted...]
-      <c r="C133" t="s">
+      <c r="G133" t="s">
         <v>518</v>
-      </c>
-[...10 lines deleted...]
-        <v>520</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" t="s">
+        <v>519</v>
+      </c>
+      <c r="B134" t="s">
+        <v>467</v>
+      </c>
+      <c r="C134" t="s">
+        <v>520</v>
+      </c>
+      <c r="D134" t="s">
+        <v>29</v>
+      </c>
+      <c r="E134" t="s">
+        <v>30</v>
+      </c>
+      <c r="F134" s="1" t="s">
         <v>521</v>
       </c>
-      <c r="B134" t="s">
-[...2 lines deleted...]
-      <c r="C134" t="s">
+      <c r="G134" t="s">
         <v>522</v>
-      </c>
-[...10 lines deleted...]
-        <v>524</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" t="s">
+        <v>523</v>
+      </c>
+      <c r="B135" t="s">
+        <v>467</v>
+      </c>
+      <c r="C135" t="s">
+        <v>524</v>
+      </c>
+      <c r="D135" t="s">
+        <v>29</v>
+      </c>
+      <c r="E135" t="s">
+        <v>30</v>
+      </c>
+      <c r="F135" s="1" t="s">
         <v>525</v>
       </c>
-      <c r="B135" t="s">
-[...2 lines deleted...]
-      <c r="C135" t="s">
+      <c r="G135" t="s">
         <v>526</v>
-      </c>
-[...10 lines deleted...]
-        <v>528</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" t="s">
+        <v>527</v>
+      </c>
+      <c r="B136" t="s">
+        <v>467</v>
+      </c>
+      <c r="C136" t="s">
+        <v>528</v>
+      </c>
+      <c r="D136" t="s">
+        <v>29</v>
+      </c>
+      <c r="E136" t="s">
+        <v>30</v>
+      </c>
+      <c r="F136" s="1" t="s">
         <v>529</v>
       </c>
-      <c r="B136" t="s">
-[...11 lines deleted...]
-      <c r="F136" s="1" t="s">
+      <c r="G136" t="s">
         <v>530</v>
-      </c>
-[...1 lines deleted...]
-        <v>531</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" t="s">
+        <v>531</v>
+      </c>
+      <c r="B137" t="s">
+        <v>467</v>
+      </c>
+      <c r="C137" t="s">
         <v>532</v>
       </c>
-      <c r="B137" t="s">
-[...2 lines deleted...]
-      <c r="C137" t="s">
+      <c r="D137" t="s">
+        <v>29</v>
+      </c>
+      <c r="E137" t="s">
+        <v>30</v>
+      </c>
+      <c r="F137" s="1" t="s">
         <v>533</v>
       </c>
-      <c r="D137" t="s">
-[...5 lines deleted...]
-      <c r="F137" s="1" t="s">
+      <c r="G137" t="s">
         <v>534</v>
-      </c>
-[...1 lines deleted...]
-        <v>535</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" t="s">
+        <v>535</v>
+      </c>
+      <c r="B138" t="s">
+        <v>467</v>
+      </c>
+      <c r="C138" t="s">
         <v>536</v>
       </c>
-      <c r="B138" t="s">
+      <c r="D138" t="s">
+        <v>29</v>
+      </c>
+      <c r="E138" t="s">
+        <v>30</v>
+      </c>
+      <c r="F138" s="1" t="s">
         <v>537</v>
       </c>
-      <c r="C138" t="s">
+      <c r="G138" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" t="s">
+        <v>539</v>
+      </c>
+      <c r="B139" t="s">
+        <v>467</v>
+      </c>
+      <c r="C139" t="s">
+        <v>540</v>
+      </c>
+      <c r="D139" t="s">
+        <v>29</v>
+      </c>
+      <c r="E139" t="s">
+        <v>30</v>
+      </c>
+      <c r="F139" s="1" t="s">
         <v>541</v>
       </c>
-      <c r="B139" t="s">
-[...2 lines deleted...]
-      <c r="C139" t="s">
+      <c r="G139" t="s">
         <v>542</v>
-      </c>
-[...10 lines deleted...]
-        <v>544</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" t="s">
+        <v>543</v>
+      </c>
+      <c r="B140" t="s">
+        <v>467</v>
+      </c>
+      <c r="C140" t="s">
+        <v>544</v>
+      </c>
+      <c r="D140" t="s">
+        <v>29</v>
+      </c>
+      <c r="E140" t="s">
+        <v>30</v>
+      </c>
+      <c r="F140" s="1" t="s">
         <v>545</v>
       </c>
-      <c r="B140" t="s">
-[...2 lines deleted...]
-      <c r="C140" t="s">
+      <c r="G140" t="s">
         <v>546</v>
-      </c>
-[...10 lines deleted...]
-        <v>548</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" t="s">
+        <v>547</v>
+      </c>
+      <c r="B141" t="s">
+        <v>467</v>
+      </c>
+      <c r="C141" t="s">
+        <v>548</v>
+      </c>
+      <c r="D141" t="s">
+        <v>29</v>
+      </c>
+      <c r="E141" t="s">
+        <v>30</v>
+      </c>
+      <c r="F141" s="1" t="s">
         <v>549</v>
       </c>
-      <c r="B141" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G141" t="s">
-        <v>552</v>
+        <v>108</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="B142" t="s">
-        <v>537</v>
+        <v>467</v>
       </c>
       <c r="C142" t="s">
-        <v>554</v>
+        <v>9</v>
       </c>
       <c r="D142" t="s">
-        <v>10</v>
+        <v>114</v>
       </c>
       <c r="E142" t="s">
-        <v>11</v>
+        <v>115</v>
       </c>
       <c r="F142" s="1" t="s">
-        <v>555</v>
+        <v>551</v>
       </c>
       <c r="G142" t="s">
-        <v>556</v>
+        <v>552</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" t="s">
+        <v>553</v>
+      </c>
+      <c r="B143" t="s">
+        <v>554</v>
+      </c>
+      <c r="C143" t="s">
+        <v>555</v>
+      </c>
+      <c r="D143" t="s">
+        <v>29</v>
+      </c>
+      <c r="E143" t="s">
+        <v>30</v>
+      </c>
+      <c r="F143" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="G143" t="s">
         <v>557</v>
-      </c>
-[...16 lines deleted...]
-        <v>560</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" t="s">
+        <v>558</v>
+      </c>
+      <c r="B144" t="s">
+        <v>554</v>
+      </c>
+      <c r="C144" t="s">
+        <v>559</v>
+      </c>
+      <c r="D144" t="s">
+        <v>29</v>
+      </c>
+      <c r="E144" t="s">
+        <v>30</v>
+      </c>
+      <c r="F144" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="G144" t="s">
         <v>561</v>
-      </c>
-[...16 lines deleted...]
-        <v>564</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" t="s">
+        <v>562</v>
+      </c>
+      <c r="B145" t="s">
+        <v>554</v>
+      </c>
+      <c r="C145" t="s">
+        <v>563</v>
+      </c>
+      <c r="D145" t="s">
+        <v>29</v>
+      </c>
+      <c r="E145" t="s">
+        <v>30</v>
+      </c>
+      <c r="F145" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="G145" t="s">
         <v>565</v>
-      </c>
-[...16 lines deleted...]
-        <v>568</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" t="s">
+        <v>566</v>
+      </c>
+      <c r="B146" t="s">
+        <v>554</v>
+      </c>
+      <c r="C146" t="s">
+        <v>567</v>
+      </c>
+      <c r="D146" t="s">
+        <v>29</v>
+      </c>
+      <c r="E146" t="s">
+        <v>30</v>
+      </c>
+      <c r="F146" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="G146" t="s">
         <v>569</v>
-      </c>
-[...16 lines deleted...]
-        <v>573</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="B147" t="s">
-        <v>570</v>
+        <v>554</v>
       </c>
       <c r="C147" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
       <c r="D147" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E147" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F147" s="1" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="G147" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
       <c r="B148" t="s">
-        <v>570</v>
+        <v>554</v>
       </c>
       <c r="C148" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="D148" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E148" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F148" s="1" t="s">
-        <v>580</v>
+        <v>576</v>
       </c>
       <c r="G148" t="s">
-        <v>581</v>
+        <v>577</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" t="s">
-        <v>582</v>
+        <v>578</v>
       </c>
       <c r="B149" t="s">
-        <v>570</v>
+        <v>554</v>
       </c>
       <c r="C149" t="s">
-        <v>583</v>
+        <v>579</v>
       </c>
       <c r="D149" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E149" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F149" s="1" t="s">
-        <v>584</v>
+        <v>580</v>
       </c>
       <c r="G149" t="s">
-        <v>585</v>
+        <v>581</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="B150" t="s">
-        <v>570</v>
+        <v>554</v>
       </c>
       <c r="C150" t="s">
-        <v>63</v>
+        <v>583</v>
       </c>
       <c r="D150" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="E150" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="F150" s="1" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="G150" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" t="s">
+        <v>586</v>
+      </c>
+      <c r="B151" t="s">
+        <v>554</v>
+      </c>
+      <c r="C151" t="s">
+        <v>587</v>
+      </c>
+      <c r="D151" t="s">
+        <v>29</v>
+      </c>
+      <c r="E151" t="s">
+        <v>30</v>
+      </c>
+      <c r="F151" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="G151" t="s">
         <v>589</v>
-      </c>
-[...16 lines deleted...]
-        <v>591</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" t="s">
+        <v>590</v>
+      </c>
+      <c r="B152" t="s">
+        <v>554</v>
+      </c>
+      <c r="C152" t="s">
+        <v>591</v>
+      </c>
+      <c r="D152" t="s">
+        <v>29</v>
+      </c>
+      <c r="E152" t="s">
+        <v>30</v>
+      </c>
+      <c r="F152" s="1" t="s">
         <v>592</v>
       </c>
-      <c r="B152" t="s">
-[...11 lines deleted...]
-      <c r="F152" s="1" t="s">
+      <c r="G152" t="s">
         <v>593</v>
-      </c>
-[...1 lines deleted...]
-        <v>594</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" t="s">
+        <v>594</v>
+      </c>
+      <c r="B153" t="s">
+        <v>554</v>
+      </c>
+      <c r="C153" t="s">
         <v>595</v>
       </c>
-      <c r="B153" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D153" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="E153" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>596</v>
       </c>
       <c r="G153" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" t="s">
         <v>598</v>
       </c>
       <c r="B154" t="s">
-        <v>570</v>
+        <v>554</v>
       </c>
       <c r="C154" t="s">
-        <v>599</v>
+        <v>19</v>
       </c>
       <c r="D154" t="s">
         <v>10</v>
       </c>
       <c r="E154" t="s">
         <v>11</v>
       </c>
       <c r="F154" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="G154" t="s">
         <v>600</v>
-      </c>
-[...1 lines deleted...]
-        <v>601</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" t="s">
+        <v>601</v>
+      </c>
+      <c r="B155" t="s">
+        <v>554</v>
+      </c>
+      <c r="C155" t="s">
         <v>602</v>
       </c>
-      <c r="B155" t="s">
-[...2 lines deleted...]
-      <c r="C155" t="s">
+      <c r="D155" t="s">
+        <v>29</v>
+      </c>
+      <c r="E155" t="s">
+        <v>30</v>
+      </c>
+      <c r="F155" s="1" t="s">
         <v>603</v>
       </c>
-      <c r="D155" t="s">
-[...5 lines deleted...]
-      <c r="F155" s="1" t="s">
+      <c r="G155" t="s">
         <v>604</v>
-      </c>
-[...1 lines deleted...]
-        <v>605</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" t="s">
+        <v>605</v>
+      </c>
+      <c r="B156" t="s">
         <v>606</v>
-      </c>
-[...1 lines deleted...]
-        <v>570</v>
       </c>
       <c r="C156" t="s">
         <v>607</v>
       </c>
       <c r="D156" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E156" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F156" s="1" t="s">
         <v>608</v>
       </c>
       <c r="G156" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" t="s">
         <v>610</v>
       </c>
       <c r="B157" t="s">
-        <v>570</v>
+        <v>606</v>
       </c>
       <c r="C157" t="s">
         <v>611</v>
       </c>
       <c r="D157" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E157" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F157" s="1" t="s">
         <v>612</v>
       </c>
       <c r="G157" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" t="s">
         <v>614</v>
       </c>
       <c r="B158" t="s">
-        <v>570</v>
+        <v>606</v>
       </c>
       <c r="C158" t="s">
         <v>615</v>
       </c>
       <c r="D158" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E158" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F158" s="1" t="s">
         <v>616</v>
       </c>
       <c r="G158" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" t="s">
         <v>618</v>
       </c>
       <c r="B159" t="s">
-        <v>570</v>
+        <v>606</v>
       </c>
       <c r="C159" t="s">
-        <v>41</v>
+        <v>619</v>
       </c>
       <c r="D159" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="E159" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="F159" s="1" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="G159" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="B160" t="s">
-        <v>570</v>
+        <v>606</v>
       </c>
       <c r="C160" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="D160" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E160" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F160" s="1" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="G160" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="B161" t="s">
-        <v>570</v>
+        <v>606</v>
       </c>
       <c r="C161" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="D161" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E161" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F161" s="1" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="G161" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="B162" t="s">
-        <v>570</v>
+        <v>606</v>
       </c>
       <c r="C162" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="D162" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E162" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F162" s="1" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="G162" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="B163" t="s">
-        <v>570</v>
+        <v>606</v>
       </c>
       <c r="C163" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D163" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E163" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F163" s="1" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="G163" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="B164" t="s">
-        <v>570</v>
+        <v>639</v>
       </c>
       <c r="C164" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="D164" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E164" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F164" s="1" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="G164" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="B165" t="s">
-        <v>570</v>
+        <v>639</v>
       </c>
       <c r="C165" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="D165" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E165" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F165" s="1" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="G165" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="B166" t="s">
-        <v>646</v>
+        <v>639</v>
       </c>
       <c r="C166" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="D166" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E166" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F166" s="1" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="G166" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="B167" t="s">
-        <v>646</v>
+        <v>639</v>
       </c>
       <c r="C167" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="D167" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E167" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F167" s="1" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="G167" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="B168" t="s">
-        <v>646</v>
+        <v>639</v>
       </c>
       <c r="C168" t="s">
-        <v>655</v>
+        <v>135</v>
       </c>
       <c r="D168" t="s">
-        <v>10</v>
+        <v>114</v>
       </c>
       <c r="E168" t="s">
-        <v>11</v>
+        <v>115</v>
       </c>
       <c r="F168" s="1" t="s">
         <v>656</v>
       </c>
       <c r="G168" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" t="s">
         <v>658</v>
       </c>
       <c r="B169" t="s">
-        <v>646</v>
+        <v>639</v>
       </c>
       <c r="C169" t="s">
+        <v>9</v>
+      </c>
+      <c r="D169" t="s">
+        <v>114</v>
+      </c>
+      <c r="E169" t="s">
+        <v>115</v>
+      </c>
+      <c r="F169" s="1" t="s">
         <v>659</v>
       </c>
-      <c r="D169" t="s">
-[...5 lines deleted...]
-      <c r="F169" s="1" t="s">
+      <c r="G169" t="s">
         <v>660</v>
-      </c>
-[...1 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" t="s">
+        <v>661</v>
+      </c>
+      <c r="B170" t="s">
+        <v>639</v>
+      </c>
+      <c r="C170" t="s">
+        <v>15</v>
+      </c>
+      <c r="D170" t="s">
+        <v>114</v>
+      </c>
+      <c r="E170" t="s">
+        <v>115</v>
+      </c>
+      <c r="F170" s="1" t="s">
         <v>662</v>
       </c>
-      <c r="B170" t="s">
-[...2 lines deleted...]
-      <c r="C170" t="s">
+      <c r="G170" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" t="s">
+        <v>664</v>
+      </c>
+      <c r="B171" t="s">
+        <v>639</v>
+      </c>
+      <c r="C171" t="s">
+        <v>19</v>
+      </c>
+      <c r="D171" t="s">
+        <v>114</v>
+      </c>
+      <c r="E171" t="s">
+        <v>115</v>
+      </c>
+      <c r="F171" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="G171" t="s">
         <v>666</v>
-      </c>
-[...16 lines deleted...]
-        <v>669</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" t="s">
+        <v>667</v>
+      </c>
+      <c r="B172" t="s">
+        <v>639</v>
+      </c>
+      <c r="C172" t="s">
+        <v>668</v>
+      </c>
+      <c r="D172" t="s">
+        <v>29</v>
+      </c>
+      <c r="E172" t="s">
+        <v>30</v>
+      </c>
+      <c r="F172" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="G172" t="s">
         <v>670</v>
-      </c>
-[...16 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" t="s">
+        <v>671</v>
+      </c>
+      <c r="B173" t="s">
+        <v>639</v>
+      </c>
+      <c r="C173" t="s">
+        <v>672</v>
+      </c>
+      <c r="D173" t="s">
+        <v>29</v>
+      </c>
+      <c r="E173" t="s">
+        <v>30</v>
+      </c>
+      <c r="F173" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="G173" t="s">
         <v>674</v>
-      </c>
-[...16 lines deleted...]
-        <v>677</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" t="s">
+        <v>675</v>
+      </c>
+      <c r="B174" t="s">
+        <v>639</v>
+      </c>
+      <c r="C174" t="s">
+        <v>676</v>
+      </c>
+      <c r="D174" t="s">
+        <v>29</v>
+      </c>
+      <c r="E174" t="s">
+        <v>30</v>
+      </c>
+      <c r="F174" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="G174" t="s">
         <v>678</v>
-      </c>
-[...16 lines deleted...]
-        <v>681</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" t="s">
+        <v>679</v>
+      </c>
+      <c r="B175" t="s">
+        <v>639</v>
+      </c>
+      <c r="C175" t="s">
+        <v>680</v>
+      </c>
+      <c r="D175" t="s">
+        <v>29</v>
+      </c>
+      <c r="E175" t="s">
+        <v>30</v>
+      </c>
+      <c r="F175" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="G175" t="s">
         <v>682</v>
-      </c>
-[...16 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" t="s">
+        <v>683</v>
+      </c>
+      <c r="B176" t="s">
+        <v>639</v>
+      </c>
+      <c r="C176" t="s">
+        <v>684</v>
+      </c>
+      <c r="D176" t="s">
+        <v>29</v>
+      </c>
+      <c r="E176" t="s">
+        <v>30</v>
+      </c>
+      <c r="F176" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="G176" t="s">
         <v>686</v>
-      </c>
-[...16 lines deleted...]
-        <v>688</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="B177" t="s">
-        <v>646</v>
+        <v>639</v>
       </c>
       <c r="C177" t="s">
-        <v>690</v>
+        <v>19</v>
       </c>
       <c r="D177" t="s">
         <v>10</v>
       </c>
       <c r="E177" t="s">
         <v>11</v>
       </c>
       <c r="F177" s="1" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="G177" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" t="s">
+        <v>690</v>
+      </c>
+      <c r="B178" t="s">
+        <v>639</v>
+      </c>
+      <c r="C178" t="s">
+        <v>691</v>
+      </c>
+      <c r="D178" t="s">
+        <v>29</v>
+      </c>
+      <c r="E178" t="s">
+        <v>30</v>
+      </c>
+      <c r="F178" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="G178" t="s">
         <v>693</v>
-      </c>
-[...16 lines deleted...]
-        <v>696</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" t="s">
+        <v>694</v>
+      </c>
+      <c r="B179" t="s">
+        <v>639</v>
+      </c>
+      <c r="C179" t="s">
+        <v>695</v>
+      </c>
+      <c r="D179" t="s">
+        <v>29</v>
+      </c>
+      <c r="E179" t="s">
+        <v>30</v>
+      </c>
+      <c r="F179" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="G179" t="s">
         <v>697</v>
-      </c>
-[...16 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" t="s">
+        <v>698</v>
+      </c>
+      <c r="B180" t="s">
+        <v>639</v>
+      </c>
+      <c r="C180" t="s">
+        <v>699</v>
+      </c>
+      <c r="D180" t="s">
+        <v>29</v>
+      </c>
+      <c r="E180" t="s">
+        <v>30</v>
+      </c>
+      <c r="F180" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="G180" t="s">
         <v>701</v>
-      </c>
-[...16 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" t="s">
+        <v>702</v>
+      </c>
+      <c r="B181" t="s">
+        <v>639</v>
+      </c>
+      <c r="C181" t="s">
+        <v>703</v>
+      </c>
+      <c r="D181" t="s">
+        <v>29</v>
+      </c>
+      <c r="E181" t="s">
+        <v>30</v>
+      </c>
+      <c r="F181" s="1" t="s">
         <v>704</v>
       </c>
-      <c r="B181" t="s">
-[...2 lines deleted...]
-      <c r="C181" t="s">
+      <c r="G181" t="s">
         <v>705</v>
-      </c>
-[...10 lines deleted...]
-        <v>707</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" t="s">
+        <v>706</v>
+      </c>
+      <c r="B182" t="s">
+        <v>639</v>
+      </c>
+      <c r="C182" t="s">
+        <v>707</v>
+      </c>
+      <c r="D182" t="s">
+        <v>29</v>
+      </c>
+      <c r="E182" t="s">
+        <v>30</v>
+      </c>
+      <c r="F182" s="1" t="s">
         <v>708</v>
       </c>
-      <c r="B182" t="s">
-[...2 lines deleted...]
-      <c r="C182" t="s">
+      <c r="G182" t="s">
         <v>709</v>
-      </c>
-[...10 lines deleted...]
-        <v>711</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" t="s">
+        <v>710</v>
+      </c>
+      <c r="B183" t="s">
+        <v>639</v>
+      </c>
+      <c r="C183" t="s">
+        <v>711</v>
+      </c>
+      <c r="D183" t="s">
+        <v>29</v>
+      </c>
+      <c r="E183" t="s">
+        <v>30</v>
+      </c>
+      <c r="F183" s="1" t="s">
         <v>712</v>
       </c>
-      <c r="B183" t="s">
-[...2 lines deleted...]
-      <c r="C183" t="s">
+      <c r="G183" t="s">
         <v>713</v>
-      </c>
-[...10 lines deleted...]
-        <v>715</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" t="s">
+        <v>714</v>
+      </c>
+      <c r="B184" t="s">
+        <v>715</v>
+      </c>
+      <c r="C184" t="s">
         <v>716</v>
       </c>
-      <c r="B184" t="s">
-[...2 lines deleted...]
-      <c r="C184" t="s">
+      <c r="D184" t="s">
+        <v>29</v>
+      </c>
+      <c r="E184" t="s">
+        <v>30</v>
+      </c>
+      <c r="F184" s="1" t="s">
         <v>717</v>
       </c>
-      <c r="D184" t="s">
-[...5 lines deleted...]
-      <c r="F184" s="1" t="s">
+      <c r="G184" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>719</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" t="s">
+        <v>719</v>
+      </c>
+      <c r="B185" t="s">
+        <v>715</v>
+      </c>
+      <c r="C185" t="s">
         <v>720</v>
       </c>
-      <c r="B185" t="s">
+      <c r="D185" t="s">
+        <v>29</v>
+      </c>
+      <c r="E185" t="s">
+        <v>30</v>
+      </c>
+      <c r="F185" s="1" t="s">
         <v>721</v>
       </c>
-      <c r="C185" t="s">
+      <c r="G185" t="s">
         <v>722</v>
-      </c>
-[...10 lines deleted...]
-        <v>724</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" t="s">
+        <v>723</v>
+      </c>
+      <c r="B186" t="s">
+        <v>715</v>
+      </c>
+      <c r="C186" t="s">
+        <v>724</v>
+      </c>
+      <c r="D186" t="s">
+        <v>29</v>
+      </c>
+      <c r="E186" t="s">
+        <v>30</v>
+      </c>
+      <c r="F186" s="1" t="s">
         <v>725</v>
       </c>
-      <c r="B186" t="s">
-[...2 lines deleted...]
-      <c r="C186" t="s">
+      <c r="G186" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" t="s">
+        <v>727</v>
+      </c>
+      <c r="B187" t="s">
+        <v>715</v>
+      </c>
+      <c r="C187" t="s">
+        <v>728</v>
+      </c>
+      <c r="D187" t="s">
+        <v>369</v>
+      </c>
+      <c r="E187" t="s">
+        <v>370</v>
+      </c>
+      <c r="F187" s="1" t="s">
         <v>729</v>
       </c>
-      <c r="B187" t="s">
-[...2 lines deleted...]
-      <c r="C187" t="s">
+      <c r="G187" t="s">
         <v>730</v>
-      </c>
-[...10 lines deleted...]
-        <v>732</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" t="s">
+        <v>731</v>
+      </c>
+      <c r="B188" t="s">
+        <v>715</v>
+      </c>
+      <c r="C188" t="s">
+        <v>732</v>
+      </c>
+      <c r="D188" t="s">
+        <v>29</v>
+      </c>
+      <c r="E188" t="s">
+        <v>30</v>
+      </c>
+      <c r="F188" s="1" t="s">
         <v>733</v>
       </c>
-      <c r="B188" t="s">
-[...2 lines deleted...]
-      <c r="C188" t="s">
+      <c r="G188" t="s">
         <v>734</v>
-      </c>
-[...10 lines deleted...]
-        <v>736</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" t="s">
+        <v>735</v>
+      </c>
+      <c r="B189" t="s">
+        <v>715</v>
+      </c>
+      <c r="C189" t="s">
+        <v>736</v>
+      </c>
+      <c r="D189" t="s">
+        <v>29</v>
+      </c>
+      <c r="E189" t="s">
+        <v>30</v>
+      </c>
+      <c r="F189" s="1" t="s">
         <v>737</v>
       </c>
-      <c r="B189" t="s">
-[...2 lines deleted...]
-      <c r="C189" t="s">
+      <c r="G189" t="s">
         <v>738</v>
-      </c>
-[...10 lines deleted...]
-        <v>740</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" t="s">
+        <v>739</v>
+      </c>
+      <c r="B190" t="s">
+        <v>715</v>
+      </c>
+      <c r="C190" t="s">
+        <v>740</v>
+      </c>
+      <c r="D190" t="s">
+        <v>29</v>
+      </c>
+      <c r="E190" t="s">
+        <v>30</v>
+      </c>
+      <c r="F190" s="1" t="s">
         <v>741</v>
       </c>
-      <c r="B190" t="s">
-[...2 lines deleted...]
-      <c r="C190" t="s">
+      <c r="G190" t="s">
         <v>742</v>
-      </c>
-[...10 lines deleted...]
-        <v>744</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" t="s">
+        <v>743</v>
+      </c>
+      <c r="B191" t="s">
+        <v>715</v>
+      </c>
+      <c r="C191" t="s">
+        <v>744</v>
+      </c>
+      <c r="D191" t="s">
+        <v>29</v>
+      </c>
+      <c r="E191" t="s">
+        <v>30</v>
+      </c>
+      <c r="F191" s="1" t="s">
         <v>745</v>
       </c>
-      <c r="B191" t="s">
-[...2 lines deleted...]
-      <c r="C191" t="s">
+      <c r="G191" t="s">
         <v>746</v>
-      </c>
-[...10 lines deleted...]
-        <v>748</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" t="s">
+        <v>747</v>
+      </c>
+      <c r="B192" t="s">
+        <v>715</v>
+      </c>
+      <c r="C192" t="s">
+        <v>748</v>
+      </c>
+      <c r="D192" t="s">
+        <v>29</v>
+      </c>
+      <c r="E192" t="s">
+        <v>30</v>
+      </c>
+      <c r="F192" s="1" t="s">
         <v>749</v>
       </c>
-      <c r="B192" t="s">
-[...11 lines deleted...]
-      <c r="F192" s="1" t="s">
+      <c r="G192" t="s">
         <v>750</v>
-      </c>
-[...1 lines deleted...]
-        <v>751</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" t="s">
+        <v>751</v>
+      </c>
+      <c r="B193" t="s">
+        <v>715</v>
+      </c>
+      <c r="C193" t="s">
         <v>752</v>
       </c>
-      <c r="B193" t="s">
-[...2 lines deleted...]
-      <c r="C193" t="s">
+      <c r="D193" t="s">
+        <v>29</v>
+      </c>
+      <c r="E193" t="s">
+        <v>30</v>
+      </c>
+      <c r="F193" s="1" t="s">
         <v>753</v>
       </c>
-      <c r="D193" t="s">
-[...5 lines deleted...]
-      <c r="F193" s="1" t="s">
+      <c r="G193" t="s">
         <v>754</v>
-      </c>
-[...1 lines deleted...]
-        <v>755</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" t="s">
-        <v>756</v>
+        <v>755</v>
       </c>
       <c r="B194" t="s">
-        <v>721</v>
+        <v>715</v>
       </c>
       <c r="C194" t="s">
-        <v>757</v>
+        <v>19</v>
       </c>
       <c r="D194" t="s">
         <v>10</v>
       </c>
       <c r="E194" t="s">
         <v>11</v>
       </c>
       <c r="F194" s="1" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="G194" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" t="s">
+        <v>758</v>
+      </c>
+      <c r="B195" t="s">
+        <v>715</v>
+      </c>
+      <c r="C195" t="s">
+        <v>759</v>
+      </c>
+      <c r="D195" t="s">
+        <v>29</v>
+      </c>
+      <c r="E195" t="s">
+        <v>30</v>
+      </c>
+      <c r="F195" s="1" t="s">
         <v>760</v>
       </c>
-      <c r="B195" t="s">
-[...2 lines deleted...]
-      <c r="C195" t="s">
+      <c r="G195" t="s">
         <v>761</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" t="s">
+        <v>762</v>
+      </c>
+      <c r="B196" t="s">
+        <v>715</v>
+      </c>
+      <c r="C196" t="s">
+        <v>763</v>
+      </c>
+      <c r="D196" t="s">
+        <v>29</v>
+      </c>
+      <c r="E196" t="s">
+        <v>30</v>
+      </c>
+      <c r="F196" s="1" t="s">
         <v>764</v>
       </c>
-      <c r="B196" t="s">
+      <c r="G196" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" t="s">
-        <v>770</v>
+        <v>766</v>
       </c>
       <c r="B197" t="s">
-        <v>765</v>
+        <v>715</v>
       </c>
       <c r="C197" t="s">
-        <v>771</v>
+        <v>767</v>
       </c>
       <c r="D197" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E197" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F197" s="1" t="s">
-        <v>772</v>
+        <v>768</v>
       </c>
       <c r="G197" t="s">
-        <v>773</v>
+        <v>769</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" t="s">
-        <v>774</v>
+        <v>770</v>
       </c>
       <c r="B198" t="s">
-        <v>765</v>
+        <v>715</v>
       </c>
       <c r="C198" t="s">
-        <v>775</v>
+        <v>15</v>
       </c>
       <c r="D198" t="s">
-        <v>10</v>
+        <v>114</v>
       </c>
       <c r="E198" t="s">
-        <v>11</v>
+        <v>115</v>
       </c>
       <c r="F198" s="1" t="s">
-        <v>776</v>
+        <v>771</v>
       </c>
       <c r="G198" t="s">
-        <v>777</v>
+        <v>772</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" t="s">
-        <v>778</v>
+        <v>773</v>
       </c>
       <c r="B199" t="s">
-        <v>765</v>
+        <v>715</v>
       </c>
       <c r="C199" t="s">
-        <v>779</v>
+        <v>774</v>
       </c>
       <c r="D199" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E199" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F199" s="1" t="s">
-        <v>780</v>
+        <v>775</v>
       </c>
       <c r="G199" t="s">
-        <v>781</v>
+        <v>776</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="B200" t="s">
-        <v>765</v>
+        <v>715</v>
       </c>
       <c r="C200" t="s">
-        <v>783</v>
+        <v>778</v>
       </c>
       <c r="D200" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E200" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F200" s="1" t="s">
-        <v>784</v>
+        <v>779</v>
       </c>
       <c r="G200" t="s">
-        <v>785</v>
+        <v>780</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" t="s">
-        <v>786</v>
+        <v>781</v>
       </c>
       <c r="B201" t="s">
-        <v>765</v>
+        <v>715</v>
       </c>
       <c r="C201" t="s">
-        <v>787</v>
+        <v>782</v>
       </c>
       <c r="D201" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E201" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F201" s="1" t="s">
-        <v>788</v>
+        <v>783</v>
       </c>
       <c r="G201" t="s">
-        <v>789</v>
+        <v>784</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" t="s">
-        <v>790</v>
+        <v>785</v>
       </c>
       <c r="B202" t="s">
-        <v>765</v>
+        <v>715</v>
       </c>
       <c r="C202" t="s">
-        <v>791</v>
+        <v>786</v>
       </c>
       <c r="D202" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E202" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F202" s="1" t="s">
-        <v>792</v>
+        <v>787</v>
       </c>
       <c r="G202" t="s">
-        <v>793</v>
+        <v>788</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" t="s">
-        <v>794</v>
+        <v>789</v>
       </c>
       <c r="B203" t="s">
-        <v>765</v>
+        <v>790</v>
       </c>
       <c r="C203" t="s">
-        <v>795</v>
+        <v>791</v>
       </c>
       <c r="D203" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E203" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F203" s="1" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="G203" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" t="s">
-        <v>798</v>
+        <v>794</v>
       </c>
       <c r="B204" t="s">
-        <v>765</v>
+        <v>790</v>
       </c>
       <c r="C204" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="D204" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E204" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F204" s="1" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="G204" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" t="s">
-        <v>122</v>
+        <v>798</v>
       </c>
       <c r="B205" t="s">
-        <v>802</v>
+        <v>790</v>
       </c>
       <c r="C205" t="s">
-        <v>803</v>
+        <v>799</v>
       </c>
       <c r="D205" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E205" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F205" s="1" t="s">
-        <v>804</v>
+        <v>800</v>
       </c>
       <c r="G205" t="s">
-        <v>805</v>
+        <v>801</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" t="s">
-        <v>806</v>
+        <v>802</v>
       </c>
       <c r="B206" t="s">
-        <v>802</v>
+        <v>790</v>
       </c>
       <c r="C206" t="s">
-        <v>807</v>
+        <v>803</v>
       </c>
       <c r="D206" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E206" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F206" s="1" t="s">
-        <v>808</v>
+        <v>804</v>
       </c>
       <c r="G206" t="s">
-        <v>809</v>
+        <v>805</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" t="s">
-        <v>810</v>
+        <v>806</v>
       </c>
       <c r="B207" t="s">
-        <v>802</v>
+        <v>790</v>
       </c>
       <c r="C207" t="s">
-        <v>811</v>
+        <v>807</v>
       </c>
       <c r="D207" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E207" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F207" s="1" t="s">
-        <v>812</v>
+        <v>808</v>
       </c>
       <c r="G207" t="s">
-        <v>813</v>
+        <v>809</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" t="s">
-        <v>814</v>
+        <v>810</v>
       </c>
       <c r="B208" t="s">
-        <v>802</v>
+        <v>790</v>
       </c>
       <c r="C208" t="s">
-        <v>815</v>
+        <v>811</v>
       </c>
       <c r="D208" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E208" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F208" s="1" t="s">
-        <v>816</v>
+        <v>812</v>
       </c>
       <c r="G208" t="s">
-        <v>817</v>
+        <v>813</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" t="s">
-        <v>63</v>
+        <v>814</v>
       </c>
       <c r="B209" t="s">
-        <v>802</v>
+        <v>790</v>
       </c>
       <c r="C209" t="s">
-        <v>71</v>
+        <v>815</v>
       </c>
       <c r="D209" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="E209" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="F209" s="1" t="s">
-        <v>818</v>
+        <v>816</v>
       </c>
       <c r="G209" t="s">
-        <v>819</v>
+        <v>817</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" t="s">
-        <v>67</v>
+        <v>818</v>
       </c>
       <c r="B210" t="s">
-        <v>820</v>
+        <v>790</v>
       </c>
       <c r="C210" t="s">
-        <v>821</v>
+        <v>15</v>
       </c>
       <c r="D210" t="s">
         <v>10</v>
       </c>
       <c r="E210" t="s">
         <v>11</v>
       </c>
       <c r="F210" s="1" t="s">
-        <v>822</v>
+        <v>819</v>
       </c>
       <c r="G210" t="s">
-        <v>823</v>
+        <v>820</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" t="s">
+        <v>821</v>
+      </c>
+      <c r="B211" t="s">
+        <v>790</v>
+      </c>
+      <c r="C211" t="s">
+        <v>822</v>
+      </c>
+      <c r="D211" t="s">
+        <v>29</v>
+      </c>
+      <c r="E211" t="s">
+        <v>30</v>
+      </c>
+      <c r="F211" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="G211" t="s">
         <v>824</v>
-      </c>
-[...16 lines deleted...]
-        <v>828</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" t="s">
-        <v>137</v>
+        <v>825</v>
       </c>
       <c r="B212" t="s">
-        <v>829</v>
+        <v>790</v>
       </c>
       <c r="C212" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="D212" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E212" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F212" s="1" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="G212" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" t="s">
-        <v>71</v>
+        <v>829</v>
       </c>
       <c r="B213" t="s">
-        <v>829</v>
+        <v>790</v>
       </c>
       <c r="C213" t="s">
-        <v>833</v>
+        <v>830</v>
       </c>
       <c r="D213" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E213" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F213" s="1" t="s">
-        <v>834</v>
+        <v>831</v>
       </c>
       <c r="G213" t="s">
-        <v>835</v>
+        <v>832</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" t="s">
-        <v>41</v>
+        <v>833</v>
       </c>
       <c r="B214" t="s">
-        <v>829</v>
+        <v>834</v>
       </c>
       <c r="C214" t="s">
+        <v>19</v>
+      </c>
+      <c r="D214" t="s">
+        <v>835</v>
+      </c>
+      <c r="E214" t="s">
         <v>836</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="F214" s="1" t="s">
         <v>837</v>
       </c>
       <c r="G214" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" t="s">
         <v>839</v>
       </c>
       <c r="B215" t="s">
-        <v>829</v>
+        <v>834</v>
       </c>
       <c r="C215" t="s">
         <v>840</v>
       </c>
       <c r="D215" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E215" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F215" s="1" t="s">
         <v>841</v>
       </c>
       <c r="G215" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" t="s">
         <v>843</v>
       </c>
       <c r="B216" t="s">
-        <v>829</v>
+        <v>834</v>
       </c>
       <c r="C216" t="s">
         <v>844</v>
       </c>
       <c r="D216" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E216" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F216" s="1" t="s">
         <v>845</v>
       </c>
       <c r="G216" t="s">
         <v>846</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" t="s">
         <v>847</v>
       </c>
       <c r="B217" t="s">
-        <v>829</v>
+        <v>834</v>
       </c>
       <c r="C217" t="s">
         <v>848</v>
       </c>
       <c r="D217" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E217" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F217" s="1" t="s">
         <v>849</v>
       </c>
       <c r="G217" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" t="s">
         <v>851</v>
       </c>
       <c r="B218" t="s">
+        <v>834</v>
+      </c>
+      <c r="C218" t="s">
         <v>852</v>
       </c>
-      <c r="C218" t="s">
+      <c r="D218" t="s">
+        <v>29</v>
+      </c>
+      <c r="E218" t="s">
+        <v>30</v>
+      </c>
+      <c r="F218" s="1" t="s">
         <v>853</v>
       </c>
-      <c r="D218" t="s">
-[...5 lines deleted...]
-      <c r="F218" s="1" t="s">
+      <c r="G218" t="s">
         <v>854</v>
-      </c>
-[...1 lines deleted...]
-        <v>855</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219" t="s">
+        <v>855</v>
+      </c>
+      <c r="B219" t="s">
+        <v>834</v>
+      </c>
+      <c r="C219" t="s">
         <v>856</v>
       </c>
-      <c r="B219" t="s">
+      <c r="D219" t="s">
+        <v>29</v>
+      </c>
+      <c r="E219" t="s">
+        <v>30</v>
+      </c>
+      <c r="F219" s="1" t="s">
         <v>857</v>
       </c>
-      <c r="C219" t="s">
+      <c r="G219" t="s">
         <v>858</v>
-      </c>
-[...10 lines deleted...]
-        <v>860</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" t="s">
-        <v>35</v>
+        <v>859</v>
       </c>
       <c r="B220" t="s">
-        <v>857</v>
+        <v>834</v>
       </c>
       <c r="C220" t="s">
-        <v>41</v>
+        <v>860</v>
       </c>
       <c r="D220" t="s">
-        <v>766</v>
+        <v>29</v>
       </c>
       <c r="E220" t="s">
-        <v>767</v>
+        <v>30</v>
       </c>
       <c r="F220" s="1" t="s">
         <v>861</v>
       </c>
       <c r="G220" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" t="s">
         <v>863</v>
       </c>
       <c r="B221" t="s">
+        <v>834</v>
+      </c>
+      <c r="C221" t="s">
         <v>864</v>
       </c>
-      <c r="C221" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D221" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E221" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F221" s="1" t="s">
         <v>865</v>
       </c>
       <c r="G221" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" t="s">
         <v>867</v>
       </c>
       <c r="B222" t="s">
-        <v>864</v>
+        <v>834</v>
       </c>
       <c r="C222" t="s">
-        <v>756</v>
+        <v>868</v>
       </c>
       <c r="D222" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E222" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F222" s="1" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="G222" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" t="s">
-        <v>870</v>
+        <v>192</v>
       </c>
       <c r="B223" t="s">
-        <v>864</v>
+        <v>871</v>
       </c>
       <c r="C223" t="s">
-        <v>764</v>
+        <v>872</v>
       </c>
       <c r="D223" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E223" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F223" s="1" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="G223" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="B224" t="s">
-        <v>864</v>
+        <v>871</v>
       </c>
       <c r="C224" t="s">
-        <v>760</v>
+        <v>876</v>
       </c>
       <c r="D224" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E224" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F224" s="1" t="s">
-        <v>874</v>
+        <v>877</v>
       </c>
       <c r="G224" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="B225" t="s">
-        <v>864</v>
+        <v>871</v>
       </c>
       <c r="C225" t="s">
-        <v>877</v>
+        <v>880</v>
       </c>
       <c r="D225" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E225" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F225" s="1" t="s">
-        <v>878</v>
+        <v>881</v>
       </c>
       <c r="G225" t="s">
-        <v>879</v>
+        <v>882</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" t="s">
-        <v>880</v>
+        <v>883</v>
       </c>
       <c r="B226" t="s">
-        <v>864</v>
+        <v>871</v>
       </c>
       <c r="C226" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="D226" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E226" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F226" s="1" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
       <c r="G226" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" t="s">
-        <v>858</v>
+        <v>135</v>
       </c>
       <c r="B227" t="s">
-        <v>864</v>
+        <v>871</v>
       </c>
       <c r="C227" t="s">
-        <v>137</v>
+        <v>15</v>
       </c>
       <c r="D227" t="s">
         <v>10</v>
       </c>
       <c r="E227" t="s">
         <v>11</v>
       </c>
       <c r="F227" s="1" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="G227" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" t="s">
-        <v>886</v>
+        <v>9</v>
       </c>
       <c r="B228" t="s">
-        <v>864</v>
+        <v>889</v>
       </c>
       <c r="C228" t="s">
-        <v>141</v>
+        <v>890</v>
       </c>
       <c r="D228" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E228" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F228" s="1" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="G228" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="B229" t="s">
-        <v>864</v>
+        <v>894</v>
       </c>
       <c r="C229" t="s">
-        <v>35</v>
+        <v>895</v>
       </c>
       <c r="D229" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E229" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F229" s="1" t="s">
-        <v>890</v>
+        <v>896</v>
       </c>
       <c r="G229" t="s">
-        <v>891</v>
+        <v>897</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" t="s">
-        <v>892</v>
+        <v>207</v>
       </c>
       <c r="B230" t="s">
-        <v>864</v>
+        <v>898</v>
       </c>
       <c r="C230" t="s">
-        <v>63</v>
+        <v>899</v>
       </c>
       <c r="D230" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E230" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F230" s="1" t="s">
-        <v>893</v>
+        <v>900</v>
       </c>
       <c r="G230" t="s">
-        <v>894</v>
+        <v>901</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" t="s">
-        <v>895</v>
+        <v>15</v>
       </c>
       <c r="B231" t="s">
-        <v>864</v>
+        <v>898</v>
       </c>
       <c r="C231" t="s">
-        <v>67</v>
+        <v>902</v>
       </c>
       <c r="D231" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E231" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F231" s="1" t="s">
-        <v>896</v>
+        <v>903</v>
       </c>
       <c r="G231" t="s">
-        <v>897</v>
+        <v>904</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" t="s">
+        <v>19</v>
+      </c>
+      <c r="B232" t="s">
         <v>898</v>
       </c>
-      <c r="B232" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C232" t="s">
-        <v>71</v>
+        <v>905</v>
       </c>
       <c r="D232" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E232" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F232" s="1" t="s">
-        <v>899</v>
+        <v>906</v>
       </c>
       <c r="G232" t="s">
-        <v>900</v>
+        <v>907</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" t="s">
-        <v>901</v>
+        <v>908</v>
       </c>
       <c r="B233" t="s">
-        <v>864</v>
+        <v>898</v>
       </c>
       <c r="C233" t="s">
-        <v>41</v>
+        <v>909</v>
       </c>
       <c r="D233" t="s">
+        <v>29</v>
+      </c>
+      <c r="E233" t="s">
+        <v>30</v>
+      </c>
+      <c r="F233" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="G233" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="234" spans="1:7">
+      <c r="A234" t="s">
+        <v>912</v>
+      </c>
+      <c r="B234" t="s">
+        <v>898</v>
+      </c>
+      <c r="C234" t="s">
+        <v>913</v>
+      </c>
+      <c r="D234" t="s">
+        <v>29</v>
+      </c>
+      <c r="E234" t="s">
+        <v>30</v>
+      </c>
+      <c r="F234" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="G234" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="235" spans="1:7">
+      <c r="A235" t="s">
+        <v>916</v>
+      </c>
+      <c r="B235" t="s">
+        <v>898</v>
+      </c>
+      <c r="C235" t="s">
+        <v>917</v>
+      </c>
+      <c r="D235" t="s">
+        <v>29</v>
+      </c>
+      <c r="E235" t="s">
+        <v>30</v>
+      </c>
+      <c r="F235" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="G235" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="236" spans="1:7">
+      <c r="A236" t="s">
+        <v>920</v>
+      </c>
+      <c r="B236" t="s">
+        <v>921</v>
+      </c>
+      <c r="C236" t="s">
+        <v>922</v>
+      </c>
+      <c r="D236" t="s">
+        <v>29</v>
+      </c>
+      <c r="E236" t="s">
+        <v>30</v>
+      </c>
+      <c r="F236" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="G236" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="237" spans="1:7">
+      <c r="A237" t="s">
+        <v>925</v>
+      </c>
+      <c r="B237" t="s">
+        <v>926</v>
+      </c>
+      <c r="C237" t="s">
+        <v>927</v>
+      </c>
+      <c r="D237" t="s">
         <v>10</v>
       </c>
-      <c r="E233" t="s">
+      <c r="E237" t="s">
         <v>11</v>
       </c>
-      <c r="F233" s="1" t="s">
-[...3 lines deleted...]
-        <v>903</v>
+      <c r="F237" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="G237" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="238" spans="1:7">
+      <c r="A238" t="s">
+        <v>110</v>
+      </c>
+      <c r="B238" t="s">
+        <v>926</v>
+      </c>
+      <c r="C238" t="s">
+        <v>19</v>
+      </c>
+      <c r="D238" t="s">
+        <v>835</v>
+      </c>
+      <c r="E238" t="s">
+        <v>836</v>
+      </c>
+      <c r="F238" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="G238" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="239" spans="1:7">
+      <c r="A239" t="s">
+        <v>932</v>
+      </c>
+      <c r="B239" t="s">
+        <v>933</v>
+      </c>
+      <c r="C239" t="s">
+        <v>821</v>
+      </c>
+      <c r="D239" t="s">
+        <v>29</v>
+      </c>
+      <c r="E239" t="s">
+        <v>30</v>
+      </c>
+      <c r="F239" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="G239" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="240" spans="1:7">
+      <c r="A240" t="s">
+        <v>936</v>
+      </c>
+      <c r="B240" t="s">
+        <v>933</v>
+      </c>
+      <c r="C240" t="s">
+        <v>825</v>
+      </c>
+      <c r="D240" t="s">
+        <v>29</v>
+      </c>
+      <c r="E240" t="s">
+        <v>30</v>
+      </c>
+      <c r="F240" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="G240" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="241" spans="1:7">
+      <c r="A241" t="s">
+        <v>939</v>
+      </c>
+      <c r="B241" t="s">
+        <v>933</v>
+      </c>
+      <c r="C241" t="s">
+        <v>833</v>
+      </c>
+      <c r="D241" t="s">
+        <v>29</v>
+      </c>
+      <c r="E241" t="s">
+        <v>30</v>
+      </c>
+      <c r="F241" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="G241" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="242" spans="1:7">
+      <c r="A242" t="s">
+        <v>942</v>
+      </c>
+      <c r="B242" t="s">
+        <v>933</v>
+      </c>
+      <c r="C242" t="s">
+        <v>829</v>
+      </c>
+      <c r="D242" t="s">
+        <v>29</v>
+      </c>
+      <c r="E242" t="s">
+        <v>30</v>
+      </c>
+      <c r="F242" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="G242" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="243" spans="1:7">
+      <c r="A243" t="s">
+        <v>945</v>
+      </c>
+      <c r="B243" t="s">
+        <v>933</v>
+      </c>
+      <c r="C243" t="s">
+        <v>946</v>
+      </c>
+      <c r="D243" t="s">
+        <v>29</v>
+      </c>
+      <c r="E243" t="s">
+        <v>30</v>
+      </c>
+      <c r="F243" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="G243" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="244" spans="1:7">
+      <c r="A244" t="s">
+        <v>949</v>
+      </c>
+      <c r="B244" t="s">
+        <v>933</v>
+      </c>
+      <c r="C244" t="s">
+        <v>950</v>
+      </c>
+      <c r="D244" t="s">
+        <v>29</v>
+      </c>
+      <c r="E244" t="s">
+        <v>30</v>
+      </c>
+      <c r="F244" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="G244" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="245" spans="1:7">
+      <c r="A245" t="s">
+        <v>927</v>
+      </c>
+      <c r="B245" t="s">
+        <v>933</v>
+      </c>
+      <c r="C245" t="s">
+        <v>207</v>
+      </c>
+      <c r="D245" t="s">
+        <v>29</v>
+      </c>
+      <c r="E245" t="s">
+        <v>30</v>
+      </c>
+      <c r="F245" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="G245" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="246" spans="1:7">
+      <c r="A246" t="s">
+        <v>955</v>
+      </c>
+      <c r="B246" t="s">
+        <v>933</v>
+      </c>
+      <c r="C246" t="s">
+        <v>24</v>
+      </c>
+      <c r="D246" t="s">
+        <v>29</v>
+      </c>
+      <c r="E246" t="s">
+        <v>30</v>
+      </c>
+      <c r="F246" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="G246" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="247" spans="1:7">
+      <c r="A247" t="s">
+        <v>958</v>
+      </c>
+      <c r="B247" t="s">
+        <v>933</v>
+      </c>
+      <c r="C247" t="s">
+        <v>110</v>
+      </c>
+      <c r="D247" t="s">
+        <v>29</v>
+      </c>
+      <c r="E247" t="s">
+        <v>30</v>
+      </c>
+      <c r="F247" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="G247" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="248" spans="1:7">
+      <c r="A248" t="s">
+        <v>961</v>
+      </c>
+      <c r="B248" t="s">
+        <v>933</v>
+      </c>
+      <c r="C248" t="s">
+        <v>135</v>
+      </c>
+      <c r="D248" t="s">
+        <v>29</v>
+      </c>
+      <c r="E248" t="s">
+        <v>30</v>
+      </c>
+      <c r="F248" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="G248" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="249" spans="1:7">
+      <c r="A249" t="s">
+        <v>964</v>
+      </c>
+      <c r="B249" t="s">
+        <v>933</v>
+      </c>
+      <c r="C249" t="s">
+        <v>9</v>
+      </c>
+      <c r="D249" t="s">
+        <v>29</v>
+      </c>
+      <c r="E249" t="s">
+        <v>30</v>
+      </c>
+      <c r="F249" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="G249" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="250" spans="1:7">
+      <c r="A250" t="s">
+        <v>967</v>
+      </c>
+      <c r="B250" t="s">
+        <v>933</v>
+      </c>
+      <c r="C250" t="s">
+        <v>15</v>
+      </c>
+      <c r="D250" t="s">
+        <v>29</v>
+      </c>
+      <c r="E250" t="s">
+        <v>30</v>
+      </c>
+      <c r="F250" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="G250" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="251" spans="1:7">
+      <c r="A251" t="s">
+        <v>970</v>
+      </c>
+      <c r="B251" t="s">
+        <v>933</v>
+      </c>
+      <c r="C251" t="s">
+        <v>19</v>
+      </c>
+      <c r="D251" t="s">
+        <v>29</v>
+      </c>
+      <c r="E251" t="s">
+        <v>30</v>
+      </c>
+      <c r="F251" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="G251" t="s">
+        <v>972</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="F7" r:id="rId6"/>
     <hyperlink ref="F8" r:id="rId7"/>
     <hyperlink ref="F9" r:id="rId8"/>
     <hyperlink ref="F10" r:id="rId9"/>
     <hyperlink ref="F11" r:id="rId10"/>
     <hyperlink ref="F12" r:id="rId11"/>
     <hyperlink ref="F13" r:id="rId12"/>
     <hyperlink ref="F14" r:id="rId13"/>
     <hyperlink ref="F15" r:id="rId14"/>
     <hyperlink ref="F16" r:id="rId15"/>
     <hyperlink ref="F17" r:id="rId16"/>
     <hyperlink ref="F18" r:id="rId17"/>
     <hyperlink ref="F19" r:id="rId18"/>
     <hyperlink ref="F20" r:id="rId19"/>
     <hyperlink ref="F21" r:id="rId20"/>
     <hyperlink ref="F22" r:id="rId21"/>
@@ -8682,50 +9303,68 @@
     <hyperlink ref="F209" r:id="rId208"/>
     <hyperlink ref="F210" r:id="rId209"/>
     <hyperlink ref="F211" r:id="rId210"/>
     <hyperlink ref="F212" r:id="rId211"/>
     <hyperlink ref="F213" r:id="rId212"/>
     <hyperlink ref="F214" r:id="rId213"/>
     <hyperlink ref="F215" r:id="rId214"/>
     <hyperlink ref="F216" r:id="rId215"/>
     <hyperlink ref="F217" r:id="rId216"/>
     <hyperlink ref="F218" r:id="rId217"/>
     <hyperlink ref="F219" r:id="rId218"/>
     <hyperlink ref="F220" r:id="rId219"/>
     <hyperlink ref="F221" r:id="rId220"/>
     <hyperlink ref="F222" r:id="rId221"/>
     <hyperlink ref="F223" r:id="rId222"/>
     <hyperlink ref="F224" r:id="rId223"/>
     <hyperlink ref="F225" r:id="rId224"/>
     <hyperlink ref="F226" r:id="rId225"/>
     <hyperlink ref="F227" r:id="rId226"/>
     <hyperlink ref="F228" r:id="rId227"/>
     <hyperlink ref="F229" r:id="rId228"/>
     <hyperlink ref="F230" r:id="rId229"/>
     <hyperlink ref="F231" r:id="rId230"/>
     <hyperlink ref="F232" r:id="rId231"/>
     <hyperlink ref="F233" r:id="rId232"/>
+    <hyperlink ref="F234" r:id="rId233"/>
+    <hyperlink ref="F235" r:id="rId234"/>
+    <hyperlink ref="F236" r:id="rId235"/>
+    <hyperlink ref="F237" r:id="rId236"/>
+    <hyperlink ref="F238" r:id="rId237"/>
+    <hyperlink ref="F239" r:id="rId238"/>
+    <hyperlink ref="F240" r:id="rId239"/>
+    <hyperlink ref="F241" r:id="rId240"/>
+    <hyperlink ref="F242" r:id="rId241"/>
+    <hyperlink ref="F243" r:id="rId242"/>
+    <hyperlink ref="F244" r:id="rId243"/>
+    <hyperlink ref="F245" r:id="rId244"/>
+    <hyperlink ref="F246" r:id="rId245"/>
+    <hyperlink ref="F247" r:id="rId246"/>
+    <hyperlink ref="F248" r:id="rId247"/>
+    <hyperlink ref="F249" r:id="rId248"/>
+    <hyperlink ref="F250" r:id="rId249"/>
+    <hyperlink ref="F251" r:id="rId250"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>