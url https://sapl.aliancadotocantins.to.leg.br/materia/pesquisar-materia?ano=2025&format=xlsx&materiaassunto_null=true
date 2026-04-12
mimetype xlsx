--- v1 (2026-02-25)
+++ v2 (2026-04-12)
@@ -10,1178 +10,1193 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="752" uniqueCount="376">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="760" uniqueCount="381">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Professor Félix</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/484/ind_01-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/484/ind_01-25.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, a implantação de Programa para famílias de baixa renda, destinado a construção gratuita de calçadas. (Aprovado).</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/444/pdl_01-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/444/pdl_01-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a constituição da Comissão Especial de Vereadores e Servidores desta Casa Legislativa, para participar do evento anual da Marcha dos Vereadores em Brasília/DF (2025), organizado pela UVB - União dos Vereadores do Brasil, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Elves Moreira Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/460/plc_13-25-.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/460/plc_13-25-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a complementação salarial dos servidores públicos municipais para adequação ao salário mínimo nacional, e dá outras providências. (Aprovado).</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/473/plc_14-25-.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/473/plc_14-25-.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial ao orçamento vigente, no valor de R$ 915.000,00, para fins que especifica, e dá outras providências. (Aprovado).</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/422/ple_01-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/422/ple_01-25.pdf</t>
   </si>
   <si>
     <t>Institui a Educação Integral no Município de Aliança do Tocantins e estabelece diretrizes para sua implementação na rede municipal de ensino. (Votação: aprovado).</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/423/ple_02-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/423/ple_02-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso de telefones celulares e outros dispositivos eletrônicos portáteis nas escolas municipais de Aliança do Tocantins, em conformidade com a Lei Federal nº 15.100/2025. (Votação: aprovado).</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/424/ple_03-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/424/ple_03-25.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Alfabetização e estabelece diretrizes para a promoção da alfabetização plena no município. (Votação: aprovado).</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/425/ple_04-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/425/ple_04-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono por produtividade aos professores do Sistema Municipal de Ensino e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/440/ple_05-25-.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/440/ple_05-25-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de pessoal, por tempo determinado, para atender a necessidade de excepcional interesse público, nos termos do Art. 37, IX, da Constituição Federal, Art. 9º, IX, da Constituição Estadual e Lei Orgânica do Município, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/441/ple_06-25-.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/441/ple_06-25-.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Orçamentária Anual nº 747/2024 do Município de Aliança do Tocantins, para o exercício de 2025, utilizando o superávit financeiro do exercício anterior e ampliando o limite para abertura de créditos suplementares. (Votação: aprovado).</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/449/ple_07-25-.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/449/ple_07-25-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Fórum Permanente de Educação no Município de Aliança do Tocantins/TO, e dá outras providências. (Aprovado).</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/450/ple_08-25-.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/450/ple_08-25-.pdf</t>
   </si>
   <si>
     <t>Institui o Vale-Alimentação aos servidores plantonistas da Unidade Básica de Saúde 24 horas no Município de Aliança do Tocantins/TO, e dá outras providências. (Aprovado).</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/451/ple_09-25-.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/451/ple_09-25-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal de Turismo, do Fundo Municipal de Turismo de Aliança do Tocantins/TO, e dá outras providências. (Aprovado).</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/452/ple_10-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/452/ple_10-25.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei Federal nº 12.527/2011, no âmbito do Município de Aliança do Tocantins/TO. (Situação: Em Análise).</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/471/ple_11-25-.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/471/ple_11-25-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão e correção geral anual da remuneração dos profissionais da Saúde do Município de Aliança do Tocantins, adéqua Plano de Cargos e Carreiras, e dá outras providências. (Aprovado).</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/461/ple_12-25-.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/461/ple_12-25-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual da remuneração dos profissionais da educação do Município de Aliança do Tocantins, e dá outras providências. (Aprovado).</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/474/ple_15-25-.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/474/ple_15-25-.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial ao orçamento vigente, no valor de R$ 1.200.000,00, para fiz que especifica, e dá outras providências. (Aprovado).</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/480/ple_16-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/480/ple_16-25.pdf</t>
   </si>
   <si>
     <t>Prorroga, por 01 (um) ano, a vigência do Plano Municipal de Educação de Aliança do Tocantins, instituído pela Lei Municipal nº 588/2015, e dá outras providências. (Aprovado).</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/504/ple_17-25_ppa_2026.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/504/ple_17-25_ppa_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Aliança do Tocantins para o quadriênio de 2026/2029.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/502/ple_18-25_loa_2026.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/502/ple_18-25_loa_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei Orçamentária Anual - LOA, para 2026, Estimando Receita e Fixando Despesas e dá outras providências.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/503/ple_19-25_ldo_2026.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/503/ple_19-25_ldo_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária de 2026 (Ano Referência de 2025), e dá outras providências.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/485/ple_20-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/485/ple_20-25.pdf</t>
   </si>
   <si>
     <t>Institui o Diário Oficial Eletrônico do Município de Aliança do Tocantins - DOM, como meio oficial de comunicação, publicidade e divulgação dos Atos dos Poderes Executivo e Legislativo no âmbito deste município, e dá outras providências. (Aprovado).</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/486/ple_21-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/486/ple_21-25.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal (Cuidar e Educar), destinado à promoção da saúde, bem-estar e qualidade de vida dos profissionais da educação da rede pública municipal de Aliança do Tocantins, em consonância com a Lei Federal nº 14.681/2023, e dá outras providências. (Aprovado).</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/501/ple_23-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/501/ple_23-25.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Orçamentária Anual nº 747/2024 do Município de Aliança do Tocantins, para o exercício de 2025, utilizando o superávit financeiro do exercício anterior e ampliando o limite para abertura de créditos suplementares. (Aprovado).</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Vadinho do Cartório</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/492/pll_01-25-.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/492/pll_01-25-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da Marcha para Jesus no âmbito do Município de Aliança do Tocantins/TO, e dá outras providências. (Aprovado).</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/493/pll_02-25-.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/493/pll_02-25-.pdf</t>
   </si>
   <si>
     <t>Estabelece a substituição de sinais sonoros estridentes por sinais musicais ou visuais adequados a estudantes com deficiência ou transtornos do neurodesenvolvimento, nos estabelecimentos de ensino localizados no município de Aliança do Tocantins, determina sinalização de proibição do uso de equipamentos sonoros no perímetro escolar, e dá outras providências. (Aprovado).</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/494/pll_03-25-.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/494/pll_03-25-.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Viver Bem, Enxergar Melhor, recuperação auditiva e visual para uma educação de qualidade, dispõe sobre a obrigatoriedade da promoção pelo Poder Público Municipal de Aliança do Tocantins, de exames oftalmológicos e auditivos para os alunos das escolas da rede pública de ensino infantil, fundamental e EJA, e com doação de óculos e aparelhos auditivos pelo Fundo Municipal de Saúde aos alunos que especifica. (Aprovado).</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/417/pr_01-25-.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/417/pr_01-25-.pdf</t>
   </si>
   <si>
     <t>Concede reposição geral anual dos Vencimentos dos Servidores Efetivos da Câmara Municipal de Aliança do Tocantins/TO e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/426/pr_02-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/426/pr_02-25.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo Municipal a firmar convênio com instituições financeiras e dá outras providencias. (Votação: aprovado).</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/427/pr_03-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/427/pr_03-25.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal de Aliança do Tocantins, a se filiar a União dos Vereadores do Estado do Tocantins UVET, autorizando o pagamento de contribuições, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/428/pr_04-25-.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/428/pr_04-25-.pdf</t>
   </si>
   <si>
     <t>Cria novos cargos em Comissão no quadro permanente de Servidores da Câmara Municipal de Aliança do Tocantins, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/443/pr_05-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/443/pr_05-25.pdf</t>
   </si>
   <si>
     <t>Autoriza o reajuste da remuneração e gratificação dos Cargos descritos, alterando as Resoluções 002/2022, 003 e 005/2024. [Secretaria Geral, Controle Interno e Ouvidor]. (Votação: aprovado).</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/509/pr_06-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/509/pr_06-25.pdf</t>
   </si>
   <si>
     <t>Declara a nulidade da eleição da Mesa Diretora da Câmara Municipal de Aliança do Tocantins para o exercício de 2026, realizada na Sessão Ordinária do dia 04 do mês de fevereiro de 2025, e dá outras providências. (Aprovado).</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Maria Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/430/req_01-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/430/req_01-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, que realize Concurso Público Municipal, para contratação de todos os profissionais a serem admitidos pelo município, obedecendo o que determina o Art. 37, inciso XXI, da Constituição Federal. (Votação: aprovado).</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/418/req_02-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/418/req_02-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, informações se este município está fornecendo aos seus servidores considerados insalubres, perigosos e penosos, os seguintes documentos: Laudo Técnico das Condições Ambientais de Trabalho (LTCAT) e Perfil Profissiográfico Previdenciário (PPP), dos Agentes de Combate à Endemias e Agentes Comunitários de Saúde, e outros servidores deste município de Aliança do Tocantins/TO. (Votação: aprovado).</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>Adão de Paiva</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/419/req_03-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/419/req_03-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, que determine a Secretaria competente, a oficialização à concessionária administrativa, que se digne providenciar a abertura das vias/ruas com imediata acessibilidade as paralelas à BR, que seja modificado o acesso da Rua 02 fazendo asfalto até a boca de lobo, e que seja retirado os meios fios das avenidas paralelas a BR, fazendo asfalto até o calçamento. (Votação: aprovado).</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/420/req_04-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/420/req_04-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, providências junto ao Setor competente, que se digne providenciar a remoção ou deslocamento de postes no meio do calçamento de ambos os lados da via da BR-153, reaproveitando-os para serem colocados na iluminação do cemitério São João Batista. (Votação: aprovado).</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/431/req_05-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/431/req_05-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a possibilidade de criar condições para a formação de bandas nas escolas municipais e que leve o nome da eterna Professora: Brígida Pereira de Souza Rodrigues. (Votação: aprovado).</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>Max Souza</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/421/req_06-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/421/req_06-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, providências para a construção de um espaço público, destinado a realização de velórios em nossa cidade, com toda infraestrutura adequada. (Votação: aprovado).</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/432/req_07-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/432/req_07-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a possibilidade de conceder aos funcionários públicos municipais, uma gratificação de R$ 300,00 (trezentos reais) aos servidores de cargos em concurso ou comissionados, que recebem até 02 (dois) salários mínimos. (Votação: aprovado).</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/433/req_08-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/433/req_08-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a instalação de poste de luz com lâmpadas no canteiro central das Avenidas Regina Sales e Bernardo Sayão. (Votação: aprovado).</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/434/req_09-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/434/req_09-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a retirada de galhos e entulhos, bem como a roçagem nos terrenos baldios nos bairros de nossa cidade. E se há previsão para trocas de lâmpadas queimadas nas ruas e avenidas de nosso município. (Votação: aprovado).</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/435/req_10-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/435/req_10-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, que envie para esta Câmara, informações sobre os motivos pelos quais, ainda não deram continuidade a construção do prédio da Prefeitura, próximo a Quadra de Esportes Wesley Araújo, e a não inauguração do Balneário Municipal. (Votação: aprovado).</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>Cleonon Tizil</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/436/req_11-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/436/req_11-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a reforma/manutenção dos aparelhos da academia dos idosos (academia ao ar livre) e do Parque Infantil, situados na Praça Dona Naídes Ferreira Rodrigues (Praça da Igreja Santo Antônio). (Votação: aprovado).</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/437/req_12-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/437/req_12-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a revitalização, limpeza e manutenção na Quadra de Esportes do setor Vila Nova. (Votação: aprovado).</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/438/req_13-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/438/req_13-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a construção de quadra de voleibol no ginásio de esportes O Amigão. (Votação: aprovado).</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/439/req_14-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/439/req_14-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a instalação de câmeras de monitoramento e segurança com sistema de gravação, que permita armazenar imagens por período de tempo razoável nas escolas e centros de educação infantil públicos municipais, em pontos estratégicos como: sala de aula, corredores, pátio e portões de acesso, a fim de promover mais segurança aos alunos, professores e demais funcionários. (Votação: aprovado).</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/442/req_15-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/442/req_15-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a instalação/construção de quebra-molas na Rua 02, Quadra 07, Lote 02, próximo a oficina do Sr. Mauro mecânico. (Votação: aprovado).</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>Wilmoney</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/445/req_16-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/445/req_16-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, e a Secretaria competente, que providenciem a aquisição de uma máquia de triturar galhadas, para contribuir co a limpeza da cidade. (Votação: aprovado).</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/446/req_17-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/446/req_17-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, e a Secretaria competente, que providenciem a aquisição de uma máquina Bobcat com concha e vassoura recolhedora, e um compactador de solo Sapo. (Votação: aprovado).</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/447/req_18-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/447/req_18-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, medidas em prol da construção de uma Praça com área de lazer e instalação de Parque Infantil, na Avenida Aliança no Setor Jardim dos Buritis. (Votação: aprovado).</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/448/req_19-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/448/req_19-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, e a Secretaria competente, a construção de cobertura interna junto ao portão de saída dos alunos, na Escola Municipal Duque de Caxias, abrindo o portão com 05 (cinco) minutos de antecedência. (Votação: aprovado).</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/453/req_20-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/453/req_20-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a limpeza geral do cemitério, removendo entulhos, lixo e vegetação excessiva, e a manutenção das sepulturas, túmulos e vias internas do mesmo. (Votação: aprovado).</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/454/req_21-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/454/req_21-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a liberação dos 02 (dois) banheiros da Academia da Saúde para uso da população, garantindo a limpeza e a manutenção regular dos mesmos. (Votação: aprovado).</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/455/req_22-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/455/req_22-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a implantação de redutores de velocidade (lombadas tipo tartarugas) na Avenida 200 (antiga Rua 01), entre a Avenida Lucy e Rua 110, do Setor Jardim Aliança. (Votação: aprovado).</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/456/req_23-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/456/req_23-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a construção de uma sala de velório, com banheiros feminino e masculino, e na impossibilidade, que ao menos sejam feitos os banheiros, no cemitério municipal desta cidade. (Votação: aprovado).</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/457/req_24-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/457/req_24-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a implantação de escolinha de futebol nesta cidade. (Votação: aprovado).</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/462/req_25-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/462/req_25-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a reforma da Quadra da Escola Duque de Caxias. (Aprovado).</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/458/req_26-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/458/req_26-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a recuperação das estradas da zona rural do município de Aliança do Tocantins. (Votação: aprovado).</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/459/req_27-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/459/req_27-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a operação tapa buracos na pavimentação asfáltica de Aliança do Tocantins. (Votação: aprovado).</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/463/req_28-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/463/req_28-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a instalação de letreiros na entrada da cidade de Aliança do Tocantins, com modelos como: Eu Amo Aliança do Tocantins, ou similares. (Aprovado).</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/464/req_29-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/464/req_29-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a reforma e organização da Rua 01, nas proximidades do Posto Aliança. (Aprovado).</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/465/req_30-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/465/req_30-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a instalação de sistema de iluminação no Estádio Vanderlei Afonso da Silva, conhecido por Ipirangão. (Aprovado).</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/472/req_31-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/472/req_31-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Presidente da Câmara, a concessão de Título de Cidadão Aliancense ao Sr. Miron Ferreira Matos, Sr. José Carlos Soares dos Santos e ao Padre Wagner Correia da Silva Oliveira, como forma de reconhecimento e agradecimento pelos seus serviços prestados em prol da comunidade de Aliança/TO. (Aprovado).</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/466/req_32-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/466/req_32-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a construção de um túnel seguro e adequado na BR-153, substituindo a passarela que seria construída no perímetro urbano de Aliança, na Rua David Araújo. (Aprovado).</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/467/req_33-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/467/req_33-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a pintura do muro e identificação do órgão de Serviço de Convivência e Fortalecimento de Vínculo em nosso município. (Aprovado).</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/468/req_34-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/468/req_34-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a patrolamento regular e a manutenção prioritária da estrada rural do São José, em Aliança. (Aprovado).</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/469/req_35-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/469/req_35-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a recuperação da iluminação pública da Avenida Central, em frente aos hotéis Norte Sul e Central. (Aprovado).</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/470/req_36-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/470/req_36-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a iluminação interna do Cemitério São João Batista. (Aprovado).</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/475/req_37-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/475/req_37-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a disposição de transporte para distribuição de calcário aos pequenos produtores rurais da agricultura familiar. (Aprovado).</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/476/req_38-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/476/req_38-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, e a Secretaria do Meio Ambiente, a construção de um viveiro municipal visando a produção de mudas para projetos de arborização urbana, recuperação de áreas degradadas, dentre outros fins ambientais. (Aprovado).</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/477/req_39-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/477/req_39-25.pdf</t>
   </si>
   <si>
     <t>Requer a Presidência desta Câmara, que conceda Moção de Aplausos ao Sr. Francilvan Rodrigues Pereira, em reconhecimento pelos relevantes serviços prestados ao nosso município, na condição de policial militar, com determinação e profissionalismo. (Aprovado).</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/478/req_40-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/478/req_40-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a construção de sala de velório, com banheiros feminino e masculino, no cemitério municipal desta cidade. (Aprovado).</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/479/req_41-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/479/req_41-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a alteração do atendimento da Farmácia na UBS - Unidade Básica de Saúde desta cidade. (Aprovado).</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Saulo Silveira</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/481/req_42-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/481/req_42-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a reforma do Ginásio de Esportes (O Amigão), localizado nesta cidade. (Aprovado).</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/482/req_43-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/482/req_43-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a instalação de placas de sinalização e faixa de pedestres no cruzamento da Rua 03 com a Avenida 108, e no cruzamento da Avenida 108 com a Rua 106, devido ao grande fluxo de veículos e pedestres nestas localidades. (Aprovado).</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Saulo Silveira, Wilmoney</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/483/req_44-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/483/req_44-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a implantação de um posto de identificação da Polícia Científica no município de Aliança do Tocantins, junto a Secretaria de Segurança Pública do Tocantins. (Aprovado).</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Max Souza, Saulo Silveira</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/487/req_45-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/487/req_45-25.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal, a construção de um bueiro na fazenda Serra Bonita, de propriedade do Sr. Clemente Pinto Cerqueira, localizada nesse município. (Aprovado).</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/488/req_46-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/488/req_46-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a adesão do Município de Aliança do Tocantins ao Sistema Unificado Estadual de Sanidade Agroindustrial Familiar, Artesanal e de Pequeno Porte - SUSAF-TO. (Aprovado).</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/497/req_47-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/497/req_47-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, estudos para transformar o Centro Cultural, localizado ao lado da Sede Social, em um Auditório Público Cultural, devidamente climatizado e com estrutura adequada para a realização de eventos, palestras, apresentações e atividades culturais. (Aprovado).</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/489/req_48-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/489/req_48-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, que se abstenha de prorrogar o contrato de concessão dos serviços funerários e inclua, no próximo processo licitatório, a obrigatoriedade de construção de uma Casa de Velório no município de Aliança do Tocantins, e se por ventura for prorrogar o contrato, que acrescente uma cláusula no mesmo, de obrigatoriedade de construção da referida Casa de Velório neste município, por parte da concessionária. (Aprovado).</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/490/req_49-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/490/req_49-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a instalação de gerador de energia elétrica no prédio que funciona a Unidade Básica de Saúde (Simone Alves) e o Pronto Atendimento (PA) do município. (Aprovado).</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/491/req_50-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/491/req_50-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal e a Secretaria de Educação, a implantação de sistemas de energia solar nas escolas municipal de nosso município. (Aprovado).</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/495/req_51-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/495/req_51-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a instalação de câmeras de monitoramento em pontos estratégicos da cidade de Aliança do Tocantins. (Aprovado).</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Dionne Aires</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/496/req_52-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/496/req_52-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, que reavalie o local previsto para a construção do Centro de Controle de Zoonoses - CCZ, que está prevista para ser situada no centro da cidade, o que se mostra inadequada sob diversos aspectos ambientais, sanitários e urbanísticos. (Aprovado).</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/498/req_53-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/498/req_53-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a instalação de um mata-burro na rota escolar, na divisa entres as propriedades do Sr. Jonas (Cimentec) e do Sr. Givanes, zona rural deste município. (Aprovado).</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/500/req_54-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/500/req_54-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a construção de um bueiro na chácara São Bento localizada na região do São José, neste município. (Aprovado).</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/499/req_55-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/499/req_55-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal e ao Secretário Municipal de Obras e Serviços Urbanos, o patrolamento, nivelamento e manutenção da estrada vicinal do São José e seus ramais. (Aprovado).</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/505/req_57-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/505/req_57-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a implantação da Guarda Municipal e do Centro de Monitoramento dos Órgãos Públicos. (Aprovado).</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/506/req_58-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/506/req_58-25.pdf</t>
   </si>
   <si>
     <t>Requer a Presidência da Câmara, a concessão de Moção de Aplausos ao Sr. José Valdemir dos Reis (Demi Reis), em reconhecimento por sua contribuição para a comunidade de Aliança. (Aprovado).</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/507/req_59-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/507/req_59-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a construção de um mata-burro na estrada do São José, na divisa da fazenda Boa Sorte de propriedade de Domingos, com a fazenda Boa Sorte conhecida como fazenda dos cantor. (Aprovado).</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/508/req_60-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/508/req_60-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a construção da cobertura da garagem da UBS David Araújo Rodrigues. (Aprovado).</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>MAP</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/429/map_01-25.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/429/map_01-25.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos ao jovem Ihgor Leonardo Castro Leite, popularmente conhecido como Léo Barbosa, pelo excelente trabalho que vem realizando como Deputado Estadual para o nosso município. (Votação: aprovado).</t>
+  </si>
+  <si>
+    <t>521</t>
+  </si>
+  <si>
+    <t>VE</t>
+  </si>
+  <si>
+    <t>Veto</t>
+  </si>
+  <si>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/521/01_veto_integral_ao_autografo_de_lei_no_772_de_16-12-2025.pdf</t>
+  </si>
+  <si>
+    <t>Veto Integral ao Autógrafo de Lei nº 772/2025, que Cria o Programa Viver Bem, Enxergar Melhor, recuperação auditiva e visual para uma educação de qualidade, dispõe sobre a obrigatoriedade da promoção pelo Poder Público Municipal de Aliança do Tocantins, de exames oftalmológicos e auditivos para os alunos das escolas da rede pública de ensino infantil, fundamental e EJA, e com doação de óculos e aparelhos auditivos pelo Fundo Municipal de Saúde aos alunos que especifica.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1485,68 +1500,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/484/ind_01-25.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/444/pdl_01-25.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/460/plc_13-25-.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/473/plc_14-25-.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/422/ple_01-25.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/423/ple_02-25.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/424/ple_03-25.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/425/ple_04-25.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/440/ple_05-25-.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/441/ple_06-25-.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/449/ple_07-25-.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/450/ple_08-25-.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/451/ple_09-25-.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/452/ple_10-25.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/471/ple_11-25-.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/461/ple_12-25-.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/474/ple_15-25-.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/480/ple_16-25.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/504/ple_17-25_ppa_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/502/ple_18-25_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/503/ple_19-25_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/485/ple_20-25.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/486/ple_21-25.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/501/ple_23-25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/492/pll_01-25-.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/493/pll_02-25-.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/494/pll_03-25-.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/417/pr_01-25-.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/426/pr_02-25.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/427/pr_03-25.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/428/pr_04-25-.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/443/pr_05-25.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/509/pr_06-25.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/430/req_01-25.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/418/req_02-25.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/419/req_03-25.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/420/req_04-25.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/431/req_05-25.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/421/req_06-25.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/432/req_07-25.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/433/req_08-25.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/434/req_09-25.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/435/req_10-25.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/436/req_11-25.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/437/req_12-25.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/438/req_13-25.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/439/req_14-25.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/442/req_15-25.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/445/req_16-25.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/446/req_17-25.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/447/req_18-25.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/448/req_19-25.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/453/req_20-25.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/454/req_21-25.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/455/req_22-25.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/456/req_23-25.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/457/req_24-25.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/462/req_25-25.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/458/req_26-25.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/459/req_27-25.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/463/req_28-25.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/464/req_29-25.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/465/req_30-25.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/472/req_31-25.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/466/req_32-25.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/467/req_33-25.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/468/req_34-25.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/469/req_35-25.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/470/req_36-25.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/475/req_37-25.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/476/req_38-25.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/477/req_39-25.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/478/req_40-25.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/479/req_41-25.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/481/req_42-25.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/482/req_43-25.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/483/req_44-25.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/487/req_45-25.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/488/req_46-25.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/497/req_47-25.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/489/req_48-25.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/490/req_49-25.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/491/req_50-25.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/495/req_51-25.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/496/req_52-25.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/498/req_53-25.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/500/req_54-25.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/499/req_55-25.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/505/req_57-25.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/506/req_58-25.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/507/req_59-25.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/508/req_60-25.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/429/map_01-25.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/484/ind_01-25.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/444/pdl_01-25.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/460/plc_13-25-.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/473/plc_14-25-.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/422/ple_01-25.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/423/ple_02-25.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/424/ple_03-25.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/425/ple_04-25.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/440/ple_05-25-.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/441/ple_06-25-.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/449/ple_07-25-.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/450/ple_08-25-.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/451/ple_09-25-.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/452/ple_10-25.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/471/ple_11-25-.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/461/ple_12-25-.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/474/ple_15-25-.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/480/ple_16-25.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/504/ple_17-25_ppa_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/502/ple_18-25_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/503/ple_19-25_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/485/ple_20-25.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/486/ple_21-25.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/501/ple_23-25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/492/pll_01-25-.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/493/pll_02-25-.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/494/pll_03-25-.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/417/pr_01-25-.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/426/pr_02-25.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/427/pr_03-25.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/428/pr_04-25-.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/443/pr_05-25.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/509/pr_06-25.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/430/req_01-25.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/418/req_02-25.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/419/req_03-25.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/420/req_04-25.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/431/req_05-25.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/421/req_06-25.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/432/req_07-25.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/433/req_08-25.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/434/req_09-25.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/435/req_10-25.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/436/req_11-25.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/437/req_12-25.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/438/req_13-25.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/439/req_14-25.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/442/req_15-25.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/445/req_16-25.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/446/req_17-25.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/447/req_18-25.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/448/req_19-25.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/453/req_20-25.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/454/req_21-25.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/455/req_22-25.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/456/req_23-25.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/457/req_24-25.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/462/req_25-25.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/458/req_26-25.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/459/req_27-25.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/463/req_28-25.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/464/req_29-25.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/465/req_30-25.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/472/req_31-25.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/466/req_32-25.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/467/req_33-25.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/468/req_34-25.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/469/req_35-25.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/470/req_36-25.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/475/req_37-25.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/476/req_38-25.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/477/req_39-25.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/478/req_40-25.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/479/req_41-25.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/481/req_42-25.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/482/req_43-25.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/483/req_44-25.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/487/req_45-25.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/488/req_46-25.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/497/req_47-25.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/489/req_48-25.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/490/req_49-25.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/491/req_50-25.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/495/req_51-25.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/496/req_52-25.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/498/req_53-25.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/500/req_54-25.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/499/req_55-25.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/505/req_57-25.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/506/req_58-25.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/507/req_59-25.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/508/req_60-25.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/429/map_01-25.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/521/01_veto_integral_ao_autografo_de_lei_no_772_de_16-12-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H94"/>
+  <dimension ref="A1:H95"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="138" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -3948,50 +3963,76 @@
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
         <v>371</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
         <v>10</v>
       </c>
       <c r="D94" t="s">
         <v>372</v>
       </c>
       <c r="E94" t="s">
         <v>373</v>
       </c>
       <c r="F94" t="s">
         <v>340</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>374</v>
       </c>
       <c r="H94" t="s">
         <v>375</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>376</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>10</v>
+      </c>
+      <c r="D95" t="s">
+        <v>377</v>
+      </c>
+      <c r="E95" t="s">
+        <v>378</v>
+      </c>
+      <c r="F95" t="s">
+        <v>26</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H95" t="s">
+        <v>380</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4045,50 +4086,51 @@
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>