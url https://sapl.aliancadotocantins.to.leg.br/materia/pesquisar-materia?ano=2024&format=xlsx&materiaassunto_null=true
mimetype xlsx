--- v0 (2025-11-23)
+++ v1 (2026-04-13)
@@ -54,360 +54,360 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Elves Moreira Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/400/ple_01-24.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/400/ple_01-24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de pessoal, por tempo determinado, para atender a necessidade de excepcional interesse público, nos termos do Art. 37, IX, da Constituição Federal, Art. 9º, IX, da Constituição Estadual e Lei Orgânica do Município, e dá outras providências. Votação: aprovado.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/408/ple_03-24.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/408/ple_03-24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão e correção geral anual da remuneração dos profissionais da educação básica do Município de Aliança do Tocantins, adequa o Plano de Cargos e Carreiras, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/409/ple_04-24.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/409/ple_04-24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão e correção geral anual da remuneração dos profissionais da Saúde do Município de Aliança do Tocantins, adequa o Plano de Cargos e Carreiras, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/410/ple_05-24.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/410/ple_05-24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão e correção geral anual da remuneração dos Servidores do Quadro Geral do Município de Aliança do Tocantins, adequa o Plano de Cargos e Carreiras, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/411/ple_06-24.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/411/ple_06-24.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abertura de Crédito Especial para os fins que se especifica, no Orçamento Financeiro Anual do Município de Aliança do Tocantins/TO. Votação: aprovado).</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/412/ple_07-24.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/412/ple_07-24.pdf</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/414/ple_08-24.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/414/ple_08-24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção de escolas paralisadas a mais de 15 anos ou por motivo de remanejamentos dos alunos, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/415/ple_09-24.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/415/ple_09-24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Alimentação Escolar - CAE, e revoga a Lei nº 234/1997, de 18/08/1997, e a Lei nº 295/2000, de 17/10/2000, com vistas a atender ao disposto na Constituição Federal, de acordo com a Lei Federal 11.947/2009, de 16/06/2009, e da Resolução CD/FNDE nº 06/2020, de 08/05/2020, deste município de Aliança do Tocantins/TO, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/416/ple_10-24.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/416/ple_10-24.pdf</t>
   </si>
   <si>
     <t>Reestrutura o Conselho Municipal de Educação - CME, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/404/pll_01-24.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/404/pll_01-24.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos agentes políticos municipais do Poder Executivo de Aliança do Tocantins/TO, para o período de 2025/2028, e dá outras providências. (Subsídios do Prefeito Municipal, Vice-Prefeito, Secretário Municipal). Votação: aprovado.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/386/pr_01-24.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/386/pr_01-24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização dos subsídios dos vereadores conforme estabelecido no Art. 1º da Resolução 001/2020. Votação: aprovado.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/387/pr_02-24.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/387/pr_02-24.pdf</t>
   </si>
   <si>
     <t>Concede reposição geral anual dos vencimentos dos servidores efetivos da Câmara Municipal de Aliança do Tocantins/TO, e dá outras providências. Votação: aprovado.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/388/pr_03-24.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/388/pr_03-24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do vencimento do servidor comissionado do cargo de Secretária Geral da Câmara Municipal de Aliança do Tocantins/TO. Votação: aprovado.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/389/pr_04-24.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/389/pr_04-24.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação do cargo de Diretor de Almoxarifado e Patrimônio em caráter permanente, para suprir a necessidade do Poder Legislativo Municipal, por excepcional interesse público, e dá outras providências. Votação: aprovado.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/397/pr_05-24.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/397/pr_05-24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Anexo Único da Lei nº 638/2018. (Tabela da remuneração das funções gratificadas). Votação: aprovado.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/402/pr_06-24.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/402/pr_06-24.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores e do Presidente da Câmara Municipal de Aliança do Tocantins/TO, para a Legislatura 2025/2028, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/403/pr_07-24.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/403/pr_07-24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílio-alimentação aos servidores públicos da Câmara Municipal de Aliança do Tocantins/TO, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/405/pr_08-24.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/405/pr_08-24.pdf</t>
   </si>
   <si>
     <t>Autoriza a baixa de bens patrimoniais, móveis inservíveis, irrecuperáveis do Poder Legislativo Municipal de Aliança do Tocantins. (Votação: aprovado).</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Vadinho do Cartório</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/390/req_01-24_genivaldo.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/390/req_01-24_genivaldo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a colocação de 02 (dois) quebra-molas na Rua David Araújo, no Setor Central, sendo um em frente a casa da dona Paixão ou em frente a Lotérica, e outro em frente ao Restaurante do Genovês, nesta cidade. Votação: aprovado.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/391/req_02-24_genivaldo.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/391/req_02-24_genivaldo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a instalação de câmeras de monitoramento nesta cidade. Votação: aprovado.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/392/req_03-24_genivaldo.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/392/req_03-24_genivaldo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a colocação de 02 (dois) quebra-molas em frente a Creche Municipal, na Rua Tocantins no Setor Sol Nascente. Votação: aprovado.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>Wilmoney</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/393/req_04-24_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/393/req_04-24_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, que requeira junto a empresa Funerária Santo Antônio, a prestação de contas em relação ao cumprimento do contrato de concessão (Serviços Funerário em Aliança do Tocantins), e se possível, que seja encaminhado cópia para Câmara de Aliança. Votação: aprovado.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/394/req_05-24_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/394/req_05-24_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, e ao Secretário de Agricultura, a construção do bueiro do córrego do Móia na fazenda do Sr. Resevet, na região do São José. Votação: aprovado.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/395/req_06-24_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/395/req_06-24_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a construção da cobertura da garagem da UBS Central de nosso município. (Votação: aprovado).</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/396/req_07-24_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/396/req_07-24_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Diretor do Colégio Anita Cassimiro Moreno, Sr. Cácio Paschoal, que o mesmo requeira ao Secretário Estadual de Educação, maneiras de incentivar com premiações os nossos alunos e professores destaques no decorrer de cada ano letivo. (Votação: aprovado).</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/398/req_08-24_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/398/req_08-24_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal e ao Secretário de Educação, a elaboração de projeto para os Professores e Alunos Destaque, disponibilizando troféus, certificado e até mesmo, bonificações para os professores e alunos destaques, no decorrer de cada ano letivo, na rede municipal de ensino. (Votação: aprovado).</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>Selma</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/413/req_09-24_selma.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/413/req_09-24_selma.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, o cumprimento da Lei Municipal nº 652/2020, referente a instalação de placas de identificação de nomes das ruas alteradas de acordo com os artigos 1º, 2º, 3º e 4º, da mencionada lei. (Votação: aprovado).</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/406/req_10-24_genivaldo.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/406/req_10-24_genivaldo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, informações sobre a revisão e correção geral anual da remuneração dos Agentes de Combate à Endemias e Agentes Comunitários de Saúde, de Aliança do Tocantins. (Votação: aprovado).</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/407/req_11-24_genivaldo.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/407/req_11-24_genivaldo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, informações se o Município está fornecendo aos seus servidores considerados insalubres, perigosos e penosos, os seguintes documentos: (Laudo Técnico das Condições Ambientais de Trabalho - LTCAT; Perfil Profissiográfico Previdenciário - PPP; dos Agentes de Combate à Endemias, Agentes Comunitários de Saúde, e outros servidores do município de Aliança do Tocantins). Votação: aprovado.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -714,68 +714,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/400/ple_01-24.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/408/ple_03-24.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/409/ple_04-24.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/410/ple_05-24.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/411/ple_06-24.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/412/ple_07-24.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/414/ple_08-24.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/415/ple_09-24.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/416/ple_10-24.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/404/pll_01-24.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/386/pr_01-24.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/387/pr_02-24.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/388/pr_03-24.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/389/pr_04-24.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/397/pr_05-24.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/402/pr_06-24.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/403/pr_07-24.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/405/pr_08-24.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/390/req_01-24_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/391/req_02-24_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/392/req_03-24_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/393/req_04-24_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/394/req_05-24_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/395/req_06-24_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/396/req_07-24_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/398/req_08-24_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/413/req_09-24_selma.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/406/req_10-24_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/407/req_11-24_genivaldo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/400/ple_01-24.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/408/ple_03-24.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/409/ple_04-24.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/410/ple_05-24.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/411/ple_06-24.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/412/ple_07-24.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/414/ple_08-24.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/415/ple_09-24.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/416/ple_10-24.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/404/pll_01-24.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/386/pr_01-24.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/387/pr_02-24.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/388/pr_03-24.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/389/pr_04-24.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/397/pr_05-24.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/402/pr_06-24.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/403/pr_07-24.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/405/pr_08-24.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/390/req_01-24_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/391/req_02-24_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/392/req_03-24_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/393/req_04-24_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/394/req_05-24_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/395/req_06-24_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/396/req_07-24_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/398/req_08-24_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/413/req_09-24_selma.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/406/req_10-24_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/407/req_11-24_genivaldo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>