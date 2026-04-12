--- v0 (2025-11-23)
+++ v1 (2026-04-12)
@@ -54,666 +54,666 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vilmar Macedo</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/334/ind._01-23_-_vilmar.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/334/ind._01-23_-_vilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal e ao Secretário de Administração, a necessidade de concessão de reajuste salarial, dos vencimentos dos garis que trabalham na Prefeitura Municipal. (Votação: aprovado).</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Elves Moreira Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/367/plc_10-23.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/367/plc_10-23.pdf</t>
   </si>
   <si>
     <t>Institui o Plano de Cargos, Carreiras e Remunerações dos Profissionais do Quadro Geral do Município de Aliança do Tocantins/TO, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/352/pl-e_01-23.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/352/pl-e_01-23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de pessoal, por tempo determinado, para atender a necessidade de excepcional interesse público, nos termos do Art. 37, IX, da Constituição Federal, Art. 9º, IX, da Constituição Estadual, e Lei Orgânica do Município, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/353/pl-e_02-23.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/353/pl-e_02-23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Tutelar, Conselho Municipal dos Direitos da Criança e do Adolescente - CMDCA, e institui o Fundo Municipal dos Direitos da Criança e do Adolescente, nos termos previstos na Lei Federal nº 8.069/1990 - Estatuto da Criança e do Adolescente, e na Constituição Federal de 1988. (Votação: aprovado).</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/363/pl-e_03-23.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/363/pl-e_03-23.pdf</t>
   </si>
   <si>
     <t>Institui gratificação para servidores que atuem como Agentes de Regularização Fundiária, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/364/pl-e_04-23.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/364/pl-e_04-23.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 519/2011 e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/365/pl-e_05-23.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/365/pl-e_05-23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adequação da remuneração mínima da classe docente do Quadro do Magistério da Educação Básica do Município de Aliança do Tocantins, ao Piso Salarial Nacional do Magistério Público da Educação Básica, e dá providências correlatas. (Votação: aprovado).</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/368/pl-e_07-23.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/368/pl-e_07-23.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Esportiva Fortes e Agricultura Familiar do Estado do Tocantins-ASEFAFTO de Gurupi, e dá outras providências.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/369/pl-e_08-23.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/369/pl-e_08-23.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Pr. João Batista Barbosa.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/366/pl-e_09-23.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/366/pl-e_09-23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão e correção geral anual da remuneração dos servidores do Quadro da Saúde do Município de Aliança do Tocantins, adequa o Plano de Cargos e Carreiras, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/370/pl-e_11-23.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/370/pl-e_11-23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento de Utilidade Pública no âmbito do município de Aliança do Tocantins, e dá outras providências.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/371/pl-e_12-23-ap.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/371/pl-e_12-23-ap.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Recuperação e Estímulo a Quitação de Débitos Fiscais - REFIS Municipal 2023, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/372/pl-e_14-23.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/372/pl-e_14-23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revisão e atualização do Plano de Cargos, Carreira e Remuneração dos Profissionais da Educação Básica do Município de Aliança do Tocantins - PCCR.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/373/pl-e_15-23-ap.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/373/pl-e_15-23-ap.pdf</t>
   </si>
   <si>
     <t>Autoriza a revisão da Lei de Diretrizes Orçamentárias e estabelece novas diretrizes para o orçamento público vigente. (Votação: aprovado).</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/374/pl-e_16-23-ap.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/374/pl-e_16-23-ap.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão do Plano Plurianual do Município de Aliança do Tocantins/TO, para o período 2022-2025. (Votação: aprovado).</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/375/pl-e_17-23-ap.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/375/pl-e_17-23-ap.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder parcela de complementação do vencimento aos enfermeiros, técnicos de enfermagem, auxiliares de enfermagem e parteiras, integrantes do Quadro de Servidores do Município, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/376/pl-e_18-23-ap.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/376/pl-e_18-23-ap.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de área que especifica, para fins de construção de moradia de Programa Habitacional do Governo Federal, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/377/pl-e_19-23-ap.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/377/pl-e_19-23-ap.pdf</t>
   </si>
   <si>
     <t>Cria a Gratificação Especial por encargo de Curso Técnico e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/378/pl-e_20-23-ap.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/378/pl-e_20-23-ap.pdf</t>
   </si>
   <si>
     <t>Altera a Estrutura Administrativa do Município de Aliança do Tocantins/TO, (Lei 454/2009), ampliando o número de vagas para Psicólogo e Assistente Social. (Votação: aprovado).</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/379/pl-e_21-23-ap.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/379/pl-e_21-23-ap.pdf</t>
   </si>
   <si>
     <t>Altera o Processo Administrativo Tributário previsto no Código Tributário Municipal de Aliança do Tocantins/TO, (Lei Complementar nº 621/2017), e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/380/pl-e_22-23-ap.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/380/pl-e_22-23-ap.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Aliança do Tocantins a integrar o Consórcio para Desenvolvimento Regional do Tocantins. Das regiões Sul e Centro Oeste do Tocantins - CODER-TO, aderindo ao seu contrato de consórcio/Estatuto Social, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/385/pl-e_27-23-ap.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/385/pl-e_27-23-ap.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de pessoal, por tempo determinado, para atender a necessidade de excepcional interesse público, nos termos do Art. 37, IX, da Constituição Federal, Art. 9º, IX, da Constituição Estadual e Lei Orgânica do Município, e dá outras providências. Votação: aprovado.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/399/pl-e_28-23-ap.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/399/pl-e_28-23-ap.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para assinatura de convênio com o Educandário Jerusalém de Aliança do Tocantins/TO, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Wilmoney</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/362/pl-l_01-2023_-_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/362/pl-l_01-2023_-_wilmoney.pdf</t>
   </si>
   <si>
     <t>Cria o Centro de Atenção a Criança Autista - CASA TEA. (Votação: aprovado).</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/384/pl-l_06-2023_-_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/384/pl-l_06-2023_-_wilmoney.pdf</t>
   </si>
   <si>
     <t>Dá nome à Tribuna Livre da Câmara Municipal de Aliança do Tocantins, de Tribuna Livre Hermógenes Sales Lima. (Votação: aprovado).</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/356/pr_01-23.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/356/pr_01-23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização dos subsídios dos vereadores conforme estabelecido no Art. 1º da Resolução 001/2020, de 22 junho de 2020. (Votação: aprovado).</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/354/pr_02-23.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/354/pr_02-23.pdf</t>
   </si>
   <si>
     <t>Concede recomposição geral anual dos vencimentos dos servidores efetivos da Câmara Municipal de Aliança do Tocantins/TO, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/355/pr_03-23.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/355/pr_03-23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do vencimento do servidor comissionado do cargo de Secretária Geral da Câmara Municipal de Aliança do Tocantins/TO. (Votação: aprovado).</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Vadinho do Cartório</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/336/req._01-23_genivaldo.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/336/req._01-23_genivaldo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a realização de convênio com empresa que presta serviços de limpeza de fossas com preço acessível, para os moradores de nossa cidade. (Votação: aprovado).</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/335/req._02-23_-_villmar.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/335/req._02-23_-_villmar.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, juntamente com o Secretário de Saúde, a execução de borrificação (fumacê) em nosso município, no centro urbano e área interna dos imóveis com bombas costais. (Votação: Aprovado).</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/337/req._03-23_genivaldo.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/337/req._03-23_genivaldo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a construção de uma sala de velório com banheiros feminino e masculino, no cemitério desta cidade. (Votação: aprovado).</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/338/req._04-23_genivaldo.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/338/req._04-23_genivaldo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a instalação de câmeras de monitoramento nesta cidade. (Votação: aprovado).</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/339/req._05-23_genivaldo.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/339/req._05-23_genivaldo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, junto a Secretaria de Esportes, que seja feito, mantido e conservado campos de futebol, seja gramado ou não, com alambrado ou não, nos setores de nossa cidade, sendo: Jardim Aliança, Parque União, Jardim São João, Esplanada Sol Nascente e Vila Nova. Também fornecer bolas e uniformes aos representantes das equipes. (Votação: aprovado).</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/340/req._06-23_genivaldo.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/340/req._06-23_genivaldo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, junto a Secretaria de Esportes, a organização de um campeonato municipal entre os bairros de nossa cidade no ano de 2023, sendo: Central A, Central B, Jardim Aliança, Parque União, Jardim São João, Esplanada Sol Nascente e Vila Nova. (Votação: aprovado).</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/341/req._07-23_genivaldo.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/341/req._07-23_genivaldo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, junto a Secretaria de Infraestrutura, que realize um cronograma de trabalho para socorrer nossos munícipes da zona rural, que estão sofrendo com a falta de manutenção nas estradas rurais. (Votação: aprovado).</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/342/req._08-23_genivaldo.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/342/req._08-23_genivaldo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, junto a Secretaria de Educação, a substituição de ar condicionado em algumas salas de aulas na Creche Municipal. (Votação: aprovado).</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/343/req._09-23_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/343/req._09-23_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, que providencie um local adequado para fazer eventos, em especial o carnaval. (Votação: aprovado).</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/344/req._10-23_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/344/req._10-23_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a adequação da quadra de esportes do Setor Jardim Aliança, ao lado da Escola Anita Cassimiro Moreno. (Votação: aprovado).</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/345/req._11-23_wlmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/345/req._11-23_wlmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, junto a Secretaria da Agricultura, que façam um planejamento para serem patroladas todas as estradas rurais do município, em especial as rotas escolares. (Votação: aprovado).</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/346/req._12-23_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/346/req._12-23_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a pavimentação asfáltica na rua que dá acesso ao Educandário Evangélico Jerusalém, e em caráter de urgência, que seja construída a calçada em frente ao portão da escola. (Votação: aprovado).</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/347/req._13-23_genivaldo.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/347/req._13-23_genivaldo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a colocação de 02 (dois) quebra molas na Rua David Araújo, no Setor Central, sendo um em frente a casa da dona Paixão ou em frente a Lotérica, e o outro em frente ao Restaurante do Genovês. (Votação: aprovado).</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>Maria Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/357/req._14-23_ma._ribeiro.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/357/req._14-23_ma._ribeiro.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, junto ao Secretário de Saúde, a aquisição de cadeiras de rodas e macas para as Unidades Básicas de Saúde do nosso município. E a realização de exames laboratoriais para detectar os tipos de doenças, com o avanço da dengue e chikungunya na cidade. (Votação: aprovado).</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>Selma</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/348/req._15-23_selma.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/348/req._15-23_selma.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, o cumprimento da Lei Municipal nº 652/2020, referente a instalação de placas de identificação de nomes das ruas alteradas. (Votação: aprovado).</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>Zé Neiva</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/349/req._16-23_ze_neiva.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/349/req._16-23_ze_neiva.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, que solicite a empresa BRK (responsável pela coleta, tratamento e fornecimento de água) em Aliança do Tocantins, que a mesma envie a esta Casa de Leis, um relatório dos últimos 24 (vinte e quatro) meses, especificando se houve contaminação por defensivos agrícolas no reservatório de água neste município. E caso tenha ocorrido, requer que neste relatório, seja esclarecido quais foram as medidas tomadas no sentido de descontaminação da água fornecida para a população. (Votação: aprovado).</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>Cleonon Tizil</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/350/req._17-23_cleonon.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/350/req._17-23_cleonon.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito e ao Secretário Municipal de Saúde, o cumprimento da Lei Federal nº 14.434/2022, referente ao pagamento do Piso Salarial Nacional do Enfermeiro, do Técnico de Enfermagem, do Auxiliar de Enfermagem e da Parteira. (Votação: aprovado).</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/351/req._18-23_genivaldo.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/351/req._18-23_genivaldo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, junto a Secretaria de Educação, a contratação de vigia para o período matutino e vespertino, na Creche Municipal Elisabeth Reni Worst desta cidade. (Votação: aprovado).</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/358/req._19-23_ma._ribeiro.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/358/req._19-23_ma._ribeiro.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a aquisição e instalação de câmeras de vídeo monitoramento em todos os Órgãos públicos do município. (Votação: aprovado).</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/359/req._20-23_ma._ribeiro.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/359/req._20-23_ma._ribeiro.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a reserva de vagas para pessoas portadoras de deficiências habilitada, ou seja, aquela que esteja capacitada para execução das tarefas inerentes a função, nas contratações do Poder Público Municipal. (Votação: aprovado).</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/360/req._22-23_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/360/req._22-23_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a limpeza no perímetro urbano e uma fiscalização nos terrenos baldios, que também se faça a limpeza, a fim de combater o mosquito aedes aegypti, transmissor de doenças como a dengue, febre amarela, a chikungunya e a zika vírus. (Votação: aprovado).</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/361/req._23-23_genivaldo.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/361/req._23-23_genivaldo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a colocação de 02 (dois) quebra molas em frente a Creche Municipal, localizada na Rua Tocantins, Setor Sol Nascente. (Votação: aprovado).</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/381/req._24-23_ma._ribeiro.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/381/req._24-23_ma._ribeiro.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos ao Secretário Municipal de Educação, Sr. Raimundo Nonato, pela repercussão positiva dos trabalhos deste profissional.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/382/req._25-23_ma._ribeiro.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/382/req._25-23_ma._ribeiro.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, que realize concurso público municipal.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/383/req._26-23_ma._ribeiro.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/383/req._26-23_ma._ribeiro.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a instalação de extintores de incêndio nas creches e escolas públicas do município.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>Miron</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/401/req._27-23_miron.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/401/req._27-23_miron.pdf</t>
   </si>
   <si>
     <t>Requer ao Presidente da Câmara, a criação de Comissão Parlamentar de Inquérito - CPI, com a finalidade de investigar os casos de contratação de servidores, os gastos com os cartões corporativos usados no abastecimento da frota de máquinas e veículos da prefeitura de Aliança do Tocantins, e de frota locada pela municipalidade, falta de informações sobre a administração e outras irregularidades das empresas prestadoras de serviços e similares. (Votação: aprovado).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1020,68 +1020,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/334/ind._01-23_-_vilmar.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/367/plc_10-23.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/352/pl-e_01-23.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/353/pl-e_02-23.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/363/pl-e_03-23.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/364/pl-e_04-23.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/365/pl-e_05-23.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/368/pl-e_07-23.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/369/pl-e_08-23.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/366/pl-e_09-23.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/370/pl-e_11-23.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/371/pl-e_12-23-ap.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/372/pl-e_14-23.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/373/pl-e_15-23-ap.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/374/pl-e_16-23-ap.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/375/pl-e_17-23-ap.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/376/pl-e_18-23-ap.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/377/pl-e_19-23-ap.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/378/pl-e_20-23-ap.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/379/pl-e_21-23-ap.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/380/pl-e_22-23-ap.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/385/pl-e_27-23-ap.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/399/pl-e_28-23-ap.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/362/pl-l_01-2023_-_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/384/pl-l_06-2023_-_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/356/pr_01-23.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/354/pr_02-23.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/355/pr_03-23.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/336/req._01-23_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/335/req._02-23_-_villmar.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/337/req._03-23_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/338/req._04-23_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/339/req._05-23_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/340/req._06-23_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/341/req._07-23_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/342/req._08-23_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/343/req._09-23_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/344/req._10-23_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/345/req._11-23_wlmoney.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/346/req._12-23_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/347/req._13-23_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/357/req._14-23_ma._ribeiro.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/348/req._15-23_selma.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/349/req._16-23_ze_neiva.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/350/req._17-23_cleonon.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/351/req._18-23_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/358/req._19-23_ma._ribeiro.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/359/req._20-23_ma._ribeiro.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/360/req._22-23_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/361/req._23-23_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/381/req._24-23_ma._ribeiro.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/382/req._25-23_ma._ribeiro.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/383/req._26-23_ma._ribeiro.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/401/req._27-23_miron.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/334/ind._01-23_-_vilmar.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/367/plc_10-23.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/352/pl-e_01-23.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/353/pl-e_02-23.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/363/pl-e_03-23.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/364/pl-e_04-23.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/365/pl-e_05-23.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/368/pl-e_07-23.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/369/pl-e_08-23.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/366/pl-e_09-23.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/370/pl-e_11-23.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/371/pl-e_12-23-ap.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/372/pl-e_14-23.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/373/pl-e_15-23-ap.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/374/pl-e_16-23-ap.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/375/pl-e_17-23-ap.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/376/pl-e_18-23-ap.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/377/pl-e_19-23-ap.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/378/pl-e_20-23-ap.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/379/pl-e_21-23-ap.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/380/pl-e_22-23-ap.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/385/pl-e_27-23-ap.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/399/pl-e_28-23-ap.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/362/pl-l_01-2023_-_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/384/pl-l_06-2023_-_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/356/pr_01-23.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/354/pr_02-23.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/355/pr_03-23.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/336/req._01-23_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/335/req._02-23_-_villmar.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/337/req._03-23_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/338/req._04-23_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/339/req._05-23_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/340/req._06-23_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/341/req._07-23_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/342/req._08-23_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/343/req._09-23_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/344/req._10-23_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/345/req._11-23_wlmoney.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/346/req._12-23_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/347/req._13-23_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/357/req._14-23_ma._ribeiro.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/348/req._15-23_selma.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/349/req._16-23_ze_neiva.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/350/req._17-23_cleonon.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/351/req._18-23_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/358/req._19-23_ma._ribeiro.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/359/req._20-23_ma._ribeiro.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/360/req._22-23_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/361/req._23-23_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/381/req._24-23_ma._ribeiro.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/382/req._25-23_ma._ribeiro.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/383/req._26-23_ma._ribeiro.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/401/req._27-23_miron.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="106" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>