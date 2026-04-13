--- v0 (2025-11-23)
+++ v1 (2026-04-13)
@@ -54,738 +54,738 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Cleonon Tizil, Lélis dos Salgados, Maria Ribeiro, Miron, Selma, Vilmar Macedo, Wilmoney, Zé Neiva</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/306/i_27-2022_vereadores.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/306/i_27-2022_vereadores.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, que providencie junto ao Setor competente dessa municipalidade, a disponibilização de vigia no cemitério municipal, e que faça inspeção ostensiva ao interior do local.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Elves Moreira Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/313/plc-e_24-2022.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/313/plc-e_24-2022.pdf</t>
   </si>
   <si>
     <t>Cria a Função Gratificada de Agente de Contratação e dá outras providências.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/280/pl-e_16-2022.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/280/pl-e_16-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 518/2011, Altera a denominação de Secretarias, cria cargo público em comissão, e dá outras providências.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/281/pl-e_17-2022.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/281/pl-e_17-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a transferir por Doação, um terreno urbano à Polícia Militar do Estado do Tocantins, para a construção do Destacamento da Polícia Militar do município de Aliança do Tocantins, e dá outras providências.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/282/pl-e_18-2022.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/282/pl-e_18-2022.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo Único da Lei nº 626/2018, e dá outras providências.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/294/pl-e_19-2022.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/294/pl-e_19-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adequação da remuneração mínima da Classe Docente do Quadro do Magistério da Educação Básica do Município de Aliança do Tocantins, ao Piso Salarial Nacional do Magistério Público da Educação Básica, e dá providências correlatas.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/300/pl-e_20-2022.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/300/pl-e_20-2022.pdf</t>
   </si>
   <si>
     <t>Institui o Código Sanitário do Município de Aliança do Tocantins.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/314/pl-e_23-2022.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/314/pl-e_23-2022.pdf</t>
   </si>
   <si>
     <t>Concede Revisão de Subsídios do Prefeito, do Vice-Prefeito e dos Secretários do Município de Aliança do Tocantins.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/315/pl-e_25-2022.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/315/pl-e_25-2022.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos membros do Conselho Tutelar e dá outras providências.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/316/pl-e_26-2022.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/316/pl-e_26-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a gestão democrática e normativa o processo de escolha de Gestor Escolar que integra a equipe gestora das Unidades Escolares da Rede Pública Municipal de Aliança do Tocantins.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/319/pl-e_27-2022_ldo-2023.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/319/pl-e_27-2022_ldo-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária de 2023 - LDO, e dá outras providências.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/320/pl-e_28-2022_loa-2023.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/320/pl-e_28-2022_loa-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Projeto de Lei Orçamentária Anual - LOA, para 2023, Estimando Receita e Fixando Despesas, e dá outras providências.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/325/pl-e_29-2022_brig._incendio.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/325/pl-e_29-2022_brig._incendio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Brigada de Incêndio do Município de Aliança do Tocantins, e dá outras providências.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/326/pl-e_30-2022_ouv._geral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/326/pl-e_30-2022_ouv._geral.pdf</t>
   </si>
   <si>
     <t>Cria a Ouvidoria-Geral do Município de Aliança do Tocantins, e dá outras providências.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Wilmoney</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/327/pl-l_01-2022_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/327/pl-l_01-2022_wilmoney.pdf</t>
   </si>
   <si>
     <t>Institui o JEAT - Jogos Estudantis de Aliança do Tocantins, no calendário escolar no mês de novembro de cada ano que especifica, e dá outras providências. *Aprovado*</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/283/pr_01-2022.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/283/pr_01-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação de servidores em caráter temporário, para suprir as necessidades do Poder Legislativo Municipal, por excepcional interesse público, e dá outras providências.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/284/pr_02-2022.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/284/pr_02-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da ouvidora-geral da Câmara Municipal de Vereadores de Aliança do Tocantins/TO.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/285/pr_03-2022.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/285/pr_03-2022.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual à remuneração dos Servidores da Câmara Municipal de Aliança do Tocantins/TO, e dá outras providências.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/286/pr_04-2022.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/286/pr_04-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos vencimentos dos servidores comissionados da Câmara Municipal de Aliança do Tocantins/TO, para o exercício de 2022.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/275/r_01_ver_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/275/r_01_ver_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito e ao Secretário Municipal de Infraestrutura, que os mesmos venham refazer o muro do Campo Santo São João Batista, do lado esquerdo. *Aprovado*</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/276/r_02_ver_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/276/r_02_ver_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito e ao Diretor de Esportes e Cultura, que os mesmos venham fazer um projeto criando uma Banda de Música em nosso município. *Aprovado*</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/277/r_03_ver_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/277/r_03_ver_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito e ao Secretário Municipal de Infraestrutura, que os mesmos venham providenciar a extensão de rede elétrica na Rua da Horta, esquina com a Rua Pará. *Aprovado*</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>Vadinho do Cartório</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/278/r_04_ver_genivaldo.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/278/r_04_ver_genivaldo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, que seja construída uma sala de velório com banheiro feminino e masculino no Cemitério Municipal. *Aprovado*</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/279/r_05_ver_genivaldo.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/279/r_05_ver_genivaldo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a dedetização na zona urbana desta cidade. *Aprovado*</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Maria Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/287/r_06_ver__maria_ribeiro.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/287/r_06_ver__maria_ribeiro.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, através da Secretaria competente, que coloque placas indicativas na rotatória da Avenida Bernardo Sayão, com informações de nomes das próximas cidades e quilometragem. Exemplo: Aliança a Brejinho KM; Aliança a Porto Nacional KM; Aliança a Palmas KM, a fim de facilitar a localização dos motoristas que trafegam por nossa cidade. *Aprovado*</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/288/r_07_ver_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/288/r_07_ver_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que o mesmo venha cobrar junto a Empresa Funerária Santo Antônio, com concessão neste município, com intuito que a referida empresa faça a construção da casa de velório e venha disponibilizar uma cota de auxilio funeral, para as pessoas de baixa renda de nosso município. *Aprovado*</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/289/r_08_ver_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/289/r_08_ver_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal e ao Secretário de Infraestrutura, que os mesmos venham fazer um projeto de uma Praça com iluminação, bancos, arborização, espaço para caminhadas, quadra poliesportiva e parque infantil, no Setor Jardim Aliança. *Aprovado*</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/290/r_09_ver_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/290/r_09_ver_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal e ao Secretário da Infraestrutura, que os mesmos venham providenciar a recuperação dos bancos danificados, refazer os letreiros, e colocar placas com indicação de proibido trafegar veículos e motocicletas no interior da Praça São João Batista. *Aprovado*</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/291/r_10_ver_genivaldo.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/291/r_10_ver_genivaldo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a progressão vertical aos servidores da saúde do nosso município. *Aprovado*</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/292/r_11_ver_genivaldo.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/292/r_11_ver_genivaldo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, o incentivo financeiro destinado aos municípios no grupo: Vigilância em Saúde, na entidade Fundo Municipal de Saúde, seja repassado aos Agentes de Saúde e outros servidores que tenham direito. *Aprovado*</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/293/r_12_ver_genivaldo.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/293/r_12_ver_genivaldo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a realização de convênio deste Município com a empresa que presta serviços de limpeza de fossas, para atender os moradores de nossa cidade. *Aprovado*</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/295/r_13_ver_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/295/r_13_ver_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a regularização dos endereços das Ruas e Avenidas, numerando as casas e cobrar junto a Empresa Brasileira de Correios e Telégrafos, para que a mesma venha fazer as entregas das correspondências nas residências dos munícipes da nossa cidade. *Aprovado*</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/296/r_14_ver_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/296/r_14_ver_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, e ao Secretário de Infraestrutura, a pavimentação asfáltica e iluminação pública na extensão da Avenida Bernardo Sayão, que dá acesso ao balneário Antônio Luís Costa. *Aprovado*</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/297/r_15_ver_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/297/r_15_ver_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Saúde, que faça uma campanha para combater o caramujo africano e o mosquito da dengue (aedes aegypti) em nosso município. *Aprovado*</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>Zé Neiva</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/298/r_16_ver_jose_neiva.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/298/r_16_ver_jose_neiva.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, que elabore políticas públicas e execução de programas sociais na área do esporte local, voltadas a prática do futebol amador, futsal, voleibol e atletismo. Bem como, a revitalização das escolinhas iniciais de futebol, futsal e voleibol, para crianças e adolescentes. *Aprovado*</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/301/r_18_ver_maria_ribeiro.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/301/r_18_ver_maria_ribeiro.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a criação de um museu com fotos memoráveis e biografias de pessoas que contribuíram com a história de nosso município, e uma biblioteca pública. *Aprovado*</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/302/r_19_ver_maria_ribeiro.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/302/r_19_ver_maria_ribeiro.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a implantação ou criação de uma feira livre no espaço da praça da Avenida Bernardo Sayão, abaixo do pit dog Benevutti, a ser realizada quinzenalmente às quintas-feiras, à partir das 17 horas, onde os produtores familiares, artesões e artistas poderão estar expondo seus produtos. *Aprovado*</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/303/r_20_ver_maria_ribeiro.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/303/r_20_ver_maria_ribeiro.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a construção de 03 (três) quiosques na praça da Igreja São João Batista, visando oferecer opções de lazer aos moradores. *Aprovado*</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/307/r_21_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/307/r_21_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Presidente desta Casa, que conceda Moção de Aplausos ao Vereador Vilmar Ribeiro Macedo por ato de honestidade. *Aprovado*</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/304/r_22_ver_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/304/r_22_ver_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a reativação do Conselho Municipal de Segurança Pública em Aliança do Tocantins, e logo em seguida implantar um sistema de videomonitoramento de segurança municipal em nosso município. *Aprovado*</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>Cleonon Tizil</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/305/r_23_ver_cleonon.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/305/r_23_ver_cleonon.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, providências para que possa molhar a Rua 01 e a Rua 110, com o intuito de amenizar a poeira e diminuir a sensação térmica. *Aprovado*</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>Vilmar Macedo</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/308/r_24_vilmar.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/308/r_24_vilmar.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a colocação de 04 (quatro) refletores e a instalação de rampa de acesso para cadeirantes nas entradas da quadra poliesportiva, situada na Rua 03 com a Rua 111, ao lado da Escola Anita Cassimiro Moreno. *Aprovado*</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/309/r_25_vilmar.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/309/r_25_vilmar.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a colocação de lixeiras tipo container nas principais ruas e avenidas de nosso município. *Aprovado*</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/310/r_26_vereadores.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/310/r_26_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, através da Secretaria competente, a manutenção e a limpeza de entulhos, retirada de árvores que estão sujeitas a cair, a colocação lixeira tipo container, portões adequados, e energia com iluminação de placas solar, no cemitério municipal. *Aprovado*</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/311/r_28_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/311/r_28_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, que providencie junto ao proprietário do imóvel da Rua Natanael Lino, entre o Cesar Supermercado e o prédio do finado Alfredo Baiano, que o mesmo venha tomar providências em relação a parede que está com defeito, podendo causar acidente com as pessoas que ali transitam. *Aprovado*</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/312/r_29_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/312/r_29_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, e ao Secretário de Infraestrutura, que providenciem a reforma da sede social, com ampliação da cobertura com acesso aos banheiros e a entrada do prédio, adequando também os banheiros com acesso para cadeirantes. *Aprovado*</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/317/r_30_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/317/r_30_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, e ao Secretário de Infraestrutura, que providenciem a restauração da iluminação pública e conclusão da operação tapa buraco, em toda a cidade.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/318/r_31_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/318/r_31_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, que providencie um plano de ação para fortalecer a feira livre de nossa comunidade.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/321/r_32_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/321/r_32_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a doação dos terrenos situados na Avenida 108, para os proprietários dos imóveis da Avenida Lucy, que faz confronto de fundo. *Aprovado*</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/322/r_33_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/322/r_33_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, providências junto a Energisa, para viabilizar a extensão de iluminação pública da Rua 106 do Jardim Aliança, nesta cidade, com a disponibilidade de um poste com luminária. *Aprovado*</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/323/r_34_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/323/r_34_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Presidente desta Câmara Municipal, que se faça uma Moção de Aplausos para o Subtenente Ronaldo Dias Coutinho. *Aprovado*</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/324/r_35_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/324/r_35_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, o patrolamento das estradas na zona rural, dando prioridade nas rotas escolares. *Aprovado*</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/328/r_36_cleonon.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/328/r_36_cleonon.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a instalação de pelo menos 01 (um) quebra mola na Rua Jerônimo da Silva Jovem. *Aprovado*</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/329/r_37_cleonon.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/329/r_37_cleonon.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a instalação de quebra molas na Rua 05, com estudo técnico de implementação, adequando-os às normas vigentes, respeitando os limites previstos e a sinalização pertinente. *Aprovado*</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/330/r_38_maria_ribeiro.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/330/r_38_maria_ribeiro.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal e ao Secretário Municipal de Educação, a concessão de reajuste salarial para a categoria de Monitor Escolar. *Aprovado*</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/331/r_39_maria_ribeiro.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/331/r_39_maria_ribeiro.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a implantação de rampa de acesso para cadeirantes na Escola Municipal Duque de Caxias, e inclua rampa de acessibilidade em todos os Órgãos públicos do município. *Aprovado*</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/332/r_40_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/332/r_40_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, realização de convênio com alguma Associação ou Clínica, no sentido de cuidar e fazer castração de caninos e felinos em nosso município.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/333/r_41_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/333/r_41_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, que providencie a limpeza do cemitério São João Batista.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1092,68 +1092,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/306/i_27-2022_vereadores.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/313/plc-e_24-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/280/pl-e_16-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/281/pl-e_17-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/282/pl-e_18-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/294/pl-e_19-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/300/pl-e_20-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/314/pl-e_23-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/315/pl-e_25-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/316/pl-e_26-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/319/pl-e_27-2022_ldo-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/320/pl-e_28-2022_loa-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/325/pl-e_29-2022_brig._incendio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/326/pl-e_30-2022_ouv._geral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/327/pl-l_01-2022_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/283/pr_01-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/284/pr_02-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/285/pr_03-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/286/pr_04-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/275/r_01_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/276/r_02_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/277/r_03_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/278/r_04_ver_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/279/r_05_ver_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/287/r_06_ver__maria_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/288/r_07_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/289/r_08_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/290/r_09_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/291/r_10_ver_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/292/r_11_ver_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/293/r_12_ver_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/295/r_13_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/296/r_14_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/297/r_15_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/298/r_16_ver_jose_neiva.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/301/r_18_ver_maria_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/302/r_19_ver_maria_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/303/r_20_ver_maria_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/307/r_21_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/304/r_22_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/305/r_23_ver_cleonon.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/308/r_24_vilmar.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/309/r_25_vilmar.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/310/r_26_vereadores.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/311/r_28_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/312/r_29_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/317/r_30_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/318/r_31_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/321/r_32_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/322/r_33_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/323/r_34_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/324/r_35_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/328/r_36_cleonon.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/329/r_37_cleonon.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/330/r_38_maria_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/331/r_39_maria_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/332/r_40_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/333/r_41_wilmoney.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/306/i_27-2022_vereadores.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/313/plc-e_24-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/280/pl-e_16-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/281/pl-e_17-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/282/pl-e_18-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/294/pl-e_19-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/300/pl-e_20-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/314/pl-e_23-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/315/pl-e_25-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/316/pl-e_26-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/319/pl-e_27-2022_ldo-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/320/pl-e_28-2022_loa-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/325/pl-e_29-2022_brig._incendio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/326/pl-e_30-2022_ouv._geral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/327/pl-l_01-2022_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/283/pr_01-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/284/pr_02-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/285/pr_03-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/286/pr_04-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/275/r_01_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/276/r_02_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/277/r_03_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/278/r_04_ver_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/279/r_05_ver_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/287/r_06_ver__maria_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/288/r_07_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/289/r_08_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/290/r_09_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/291/r_10_ver_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/292/r_11_ver_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/293/r_12_ver_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/295/r_13_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/296/r_14_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/297/r_15_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/298/r_16_ver_jose_neiva.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/301/r_18_ver_maria_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/302/r_19_ver_maria_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/303/r_20_ver_maria_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/307/r_21_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/304/r_22_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/305/r_23_ver_cleonon.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/308/r_24_vilmar.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/309/r_25_vilmar.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/310/r_26_vereadores.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/311/r_28_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/312/r_29_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/317/r_30_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/318/r_31_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/321/r_32_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/322/r_33_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/323/r_34_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/324/r_35_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/328/r_36_cleonon.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/329/r_37_cleonon.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/330/r_38_maria_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/331/r_39_maria_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/332/r_40_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2022/333/r_41_wilmoney.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="87.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="108.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="107.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>