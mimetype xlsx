--- v0 (2025-11-23)
+++ v1 (2026-04-12)
@@ -54,642 +54,642 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Maria Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/264/ind_01_ma._ribeiro.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/264/ind_01_ma._ribeiro.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, a concessão de abono salarial na forma de 14º salário ao pessoal do Magistério Público (Professores), referente ao exercício de 2021, e também aos demais funcionários do Quadro Geral não implicando no pagamento integral da remuneração.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Cleonon Tizil</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/226/r_01_ver_cleonon.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/226/r_01_ver_cleonon.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, que interceda junto ao DNIT versando sobre a necessidade de implantação de redutor de velocidade/quebra molas, que poderão ser transformados em faixas de travessia elevadas, no perímetro urbano da BR-153 em Aliança do Tocantins, no trecho do Posto Alianz ao Trevo de Dueré/TO.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Vadinho do Cartório</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/227/r_02_ver_genivaldo.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/227/r_02_ver_genivaldo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a instalação de redutor de velocidade/quebra molas na Rua Davi Araújo, em frente ao restaurante do Genovês.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/228/r_03_de_ver_genivaldo.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/228/r_03_de_ver_genivaldo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, que seja solicitado ao DNIT em regime de urgência, estudos e posterior construção de dois abrigos no ponto de ônibus, sendo 01 (um) na saída de Aliança sentido Gurupi, e o outro na saída de Aliança sentido Crixás.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/229/r_04_de_ver_maria_ribeiro.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/229/r_04_de_ver_maria_ribeiro.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, que providencie com a máxima urgência os reparos na parte inferior (de baixo) da ponte sobre o Rio São José.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Wilmoney</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/230/r_05_de_ver_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/230/r_05_de_ver_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, que venha providenciar a construção do bueiro do córrego Brejinho, próximo a fazenda da Roxa.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/231/r_06_de_ver_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/231/r_06_de_ver_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, que providencie a limpeza e a reconstrução de uma parte do muro do fundo do cemitério São João Batista.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/232/r_07_de_ver_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/232/r_07_de_ver_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Meio Ambiente, que providencie a recuperação da proteção das nascentes de nosso município.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Selma</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/233/r_08_de_ver_selma.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/233/r_08_de_ver_selma.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, que providencie a instalação de placas de identificação de nomes das Ruas alteradas de acordo com os artigos 1º, 2º, 3º e 4º da Lei nº 652/2020.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/234/r_09_ver_maria_ribeiro.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/234/r_09_ver_maria_ribeiro.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, e ao Secretário de Educação, a montagem de 02 (dois) estúdios de gravação com equipamentos tecnológicos, como: celulares, tripés, microfones e iluminação. Para facilitar o aprendizado dos alunos no ensino remoto, na educação infantil da Escola Municipal Duque de Caxias e no CEMEI.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/235/r_10_ver_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/235/r_10_ver_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, que providencie a reabertura das ruas e avenidas do Setor Ypanema.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/236/r_11_ver_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/236/r_11_ver_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, que providencie a construção ou disponibilize um local para casa de velório municipal.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/237/r_12_ver_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/237/r_12_ver_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, e ao Secretário de Saúde, que providenciem a aquisição de duas tendas, uma para o Centro da Covid-19, e a outra para a Secretaria da Saúde.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Zé Neiva</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/238/r_13_ver_jose_neiva.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/238/r_13_ver_jose_neiva.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, através do Órgão competente, a aquisição de uma ambulância, de preferência da marca Toyota, para ficar a disposição do Pronto Atendimento do Jardim Aliança, em nossa cidade.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/239/r_14_ver_jose_neiva.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/239/r_14_ver_jose_neiva.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, através do Órgão competente, que adquira um aparelho de raio-x, a ser instalado no Pronto Atendimento do Jardim Aliança, em nossa cidade.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/240/r_15_ver_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/240/r_15_ver_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, através do Órgão competente, a instalação de dois postes de energia elétrica com lâmpadas, na Rua da Horta.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/241/r_16_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/241/r_16_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Infraestrutura, o patrolamento e a operação tira entulho nas ruas e avenidas de Aliança do Tocantins.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/242/r_17_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/242/r_17_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Infraestrutura, a reposição de lâmpadas nas ruas e avenidas de Aliança do Tocantins, e a colocação de luminárias nas praças em frente a Creche Municipal e da Igreja Anglicana.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Vilmar Macedo</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/243/r_18_vilmar_macedo.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/243/r_18_vilmar_macedo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a iluminação da Quadra Poliesportiva situada na Rua 03 com a Rua 111, ao lado da Escola Estadual Anita Cassimiro.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/244/r_19_vilmar_macedo.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/244/r_19_vilmar_macedo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, que viabilize a extensão da rede de iluminação pública na Rua 01, entre as Avenidas Tocantins, Araguaia e Lucy.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Lélis dos Salgados</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/245/r_20_lelis.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/245/r_20_lelis.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a criação de uma praça na Avenida Aliança no Bairro Jardim dos Buritis, com iluminação, parquinho infantil, bancos, jardinagem e espaço para prática de esportes.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/246/r_21_genivaldo.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/246/r_21_genivaldo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, que os resultados dos exames de Covid-19 sejam entregues na residência do paciente e não no Posto de Covid.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Miron</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/247/r_22_miron.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/247/r_22_miron.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, que seja criado e fixado um letreiro nas entradas do nosso município, com o nome de nossa cidade.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/248/r_23_miron.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/248/r_23_miron.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, que faça uma extensão de rede de energia elétrica até o cemitério São João Batista.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/249/r_24_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/249/r_24_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, que faça um acordo de Cooperação Técnica com a Secretaria de Segurança Pública do Tocantins, no intuito de disponibilizar um Núcleo de Identificação Civil em nosso município.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/250/r_25_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/250/r_25_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Infraestrutura, a disponibilização de coletor de lixo nas praças de nosso município.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/251/r_26_maria_ribeiro.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/251/r_26_maria_ribeiro.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a possibilidade de atribuir ao Centro Municipal de Educação Infantil - CMEI, o nome de Centro Municipal de Educação Infantil - Elizabetha Reni Worst.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/252/r_27_cleonon.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/252/r_27_cleonon.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, em caráter de urgência, que seja construído quebra molas na Rua 111, em frente a Escola Educandário Jerusalém e na Rua 05.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/253/r_28_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/253/r_28_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a construção de mata burro nas rotas escolares, através de Emendas Parlamentares e aquisição de moldes para que a própria Prefeitura possa construir com recursos próprios, os mata burros.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/254/r_29_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/254/r_29_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Infraestrutura, a disponibilização de placa na Avenida Luis Alves Ribeiro, em frente a APAE de Aliança.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/255/r_30_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/255/r_30_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Gestor de Segurança Pública Municipal, que providencie a confecção do letreiro de identificação da Delegacia de Polícia Civil e do 4º Pelotão da Polícia Militar de Aliança do Tocantins, com o contato da telepatrulha (63) 99284-7823.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/256/r_31_genivaldo.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/256/r_31_genivaldo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, o patrolamento da estrada vicinal que dá acesso da fazenda do Sr. João Marcelo a fazenda do Sr. Geziel e irmãos.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/257/r_32_genivaldo.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/257/r_32_genivaldo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, o cronograma das máquinas pesadas para o ano de 2021/2022, para os Assentamentos PA Arlindo e Umuarama: 01 Quais as datas que serão disponibilizadas; 02 Os critérios a serem adotados para beneficiar os assentamentos; 03 O custo ou contrapartida dos assentamentos; 04 Quais as máquinas e serviços a serem prestados aos assentamentos.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/265/r_33_ma._ribeiro.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/265/r_33_ma._ribeiro.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito e ao Secretário Municipal de Educação, a antecipação do pagamento do 13º salário no mês que antecede o aniversário dos servidores da Educação do município.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/266/r_34_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/266/r_34_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito e ao Secretário Municipal do Meio Ambiente, o reflorestamento da nascente do córrego, o desassoreamento e a limpeza da represa situado no Setor Jardim Ypanema, neste município.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/267/r_35_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/267/r_35_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Infraestrutura, a limpeza e a preparação para o próximo Dia de Finados, o Campo Santo São João Batista de nossa cidade.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/258/r_36_genivaldo.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/258/r_36_genivaldo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a redução da alíquota do ITBI no tocante aos imóveis urbanos deste município, bem como a fixação do valor venal.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/259/r_37_genivaldo.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/259/r_37_genivaldo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a construção de uma sala de velório com banheiro feminino e masculino no Cemitério Municipal, para acomodar e recepcionar os usuários e visitantes.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/260/r_38_genivaldo.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/260/r_38_genivaldo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a instalação de energia elétrica e água tratada no Cemitério Municipal desta cidade.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/261/r_39_genivaldo.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/261/r_39_genivaldo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, um local adequado para jogar os dejetos sanitários e outros mecanismos para solucionar essa deficiência que existe em nossa cidade.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/262/r_40_genivaldo.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/262/r_40_genivaldo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, o acompanhamento de engenheiro civil na construção de fossas, sem ônus para o proprietário do imóvel.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/263/r_41_genivaldo.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/263/r_41_genivaldo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, que seja feito um convênio com empresa que presta serviços de limpeza de fossas, com preço acessível para os moradores de nossa cidade.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/268/r_42_genivaldo.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/268/r_42_genivaldo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a dedetização na zona urbana desta cidade.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/269/r_43_genivaldo.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/269/r_43_genivaldo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, fonte luminosa na Praça Central desta cidade.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/270/r_44_maria_ribeiro.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/270/r_44_maria_ribeiro.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a instalação de braços de luz nos postes de iluminação, e as lâmpadas nos postes existentes na Avenida Central, entre as ruas ficam o Hotel Norte Sul e Guru Lanches.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/271/r_45_maria_ribeiro.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/271/r_45_maria_ribeiro.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a reforma geral no edifício onde funciona a Sede Social, pintando o local e ampliando os banheiros que destoam da finalidade do espaço, adequando-os ao ambiente, a fim de proporcionar mais conforto a população, que usam o local para eventos, casamento e outros. E a desocupação do Centro Cultural para que seja feita reuniões e palestras.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/272/r_46_maria_ribeiro.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/272/r_46_maria_ribeiro.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, e a Secretaria Municipal de Educação, que providenciem com a máxima urgência a instalação da placa de identificação do Centro Municipal de Educação Infantil - Elizabetha Reni Worst.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/273/r_47_maria_ribeiro.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/273/r_47_maria_ribeiro.pdf</t>
   </si>
   <si>
     <t>Requer ao Presidente desta Câmara Municipal, que cada Sessão Legislativa anual seja iniciada com culto ecumênico, com a participação de pastores e padre.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -996,68 +996,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/264/ind_01_ma._ribeiro.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/226/r_01_ver_cleonon.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/227/r_02_ver_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/228/r_03_de_ver_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/229/r_04_de_ver_maria_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/230/r_05_de_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/231/r_06_de_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/232/r_07_de_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/233/r_08_de_ver_selma.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/234/r_09_ver_maria_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/235/r_10_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/236/r_11_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/237/r_12_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/238/r_13_ver_jose_neiva.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/239/r_14_ver_jose_neiva.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/240/r_15_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/241/r_16_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/242/r_17_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/243/r_18_vilmar_macedo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/244/r_19_vilmar_macedo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/245/r_20_lelis.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/246/r_21_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/247/r_22_miron.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/248/r_23_miron.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/249/r_24_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/250/r_25_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/251/r_26_maria_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/252/r_27_cleonon.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/253/r_28_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/254/r_29_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/255/r_30_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/256/r_31_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/257/r_32_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/265/r_33_ma._ribeiro.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/266/r_34_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/267/r_35_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/258/r_36_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/259/r_37_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/260/r_38_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/261/r_39_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/262/r_40_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/263/r_41_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/268/r_42_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/269/r_43_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/270/r_44_maria_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/271/r_45_maria_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/272/r_46_maria_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/273/r_47_maria_ribeiro.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/264/ind_01_ma._ribeiro.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/226/r_01_ver_cleonon.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/227/r_02_ver_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/228/r_03_de_ver_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/229/r_04_de_ver_maria_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/230/r_05_de_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/231/r_06_de_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/232/r_07_de_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/233/r_08_de_ver_selma.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/234/r_09_ver_maria_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/235/r_10_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/236/r_11_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/237/r_12_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/238/r_13_ver_jose_neiva.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/239/r_14_ver_jose_neiva.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/240/r_15_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/241/r_16_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/242/r_17_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/243/r_18_vilmar_macedo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/244/r_19_vilmar_macedo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/245/r_20_lelis.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/246/r_21_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/247/r_22_miron.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/248/r_23_miron.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/249/r_24_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/250/r_25_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/251/r_26_maria_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/252/r_27_cleonon.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/253/r_28_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/254/r_29_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/255/r_30_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/256/r_31_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/257/r_32_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/265/r_33_ma._ribeiro.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/266/r_34_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/267/r_35_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/258/r_36_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/259/r_37_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/260/r_38_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/261/r_39_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/262/r_40_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/263/r_41_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/268/r_42_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/269/r_43_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/270/r_44_maria_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/271/r_45_maria_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/272/r_46_maria_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/273/r_47_maria_ribeiro.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="107.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="106.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>