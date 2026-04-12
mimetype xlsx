--- v0 (2026-02-25)
+++ v1 (2026-04-12)
@@ -54,471 +54,471 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Zezim</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/191/indicacao_01_vereador_jose_coelho.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/191/indicacao_01_vereador_jose_coelho.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, a possibilidade de mudança da Rua 05, Centro, para Rua Mariano Tavares da Rocha, como homenagem póstuma.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Selma</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/200/indicacao_02_vereadora_selma.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/200/indicacao_02_vereadora_selma.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, que o Poder Executivo revise a Lei que institui o Código Tributário do Município de Aliança do Tocantins.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Ráfia do Alfredo</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/192/requerimento_001_vereadora_rafia.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/192/requerimento_001_vereadora_rafia.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, que resolva o recolhimento de animais (cachorros doentes) soltos nas ruas da nossa cidade, trazendo risco a saúde dos munícipes.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/193/requerimento_002_vereadora_rafia.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/193/requerimento_002_vereadora_rafia.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a reposição de lâmpada no poste em frente a Clínica Fisio Life, na Avenida Bernardo Sayão esquina com a Rua Natanael Lino.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/194/requerimento_003_vereadora_rafia.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/194/requerimento_003_vereadora_rafia.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a construção de banheiros públicos na Praça da Igreja São João Batista.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/195/requerimento_004_vereadora_rafia.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/195/requerimento_004_vereadora_rafia.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a implantação e instalação do sistema de energia solar junto aos Órgãos Públicos do Município.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/196/requerimento_005_vereadora_rafia.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/196/requerimento_005_vereadora_rafia.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a relação de Servidores; despesas com combustíveis; relação de imóveis alugados; cópia do processo licitatório tomada de preço 002/2018; valores recebidos dos produtores rurais.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Wilmoney</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/197/requerimento_006_vereadopr_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/197/requerimento_006_vereadopr_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, que disponibilize os seguintes profissionais do Quadro do Município: 01 Assistente Social, 01 Fisioterapeuta e 01 Psicólogo para atender na APAE de Aliança.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/198/requerimento_007_vereadopr_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/198/requerimento_007_vereadopr_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a limpeza e reforma do Cemitério São João Batista.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/199/requerimento_008_vereadopr_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/199/requerimento_008_vereadopr_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a operação tapa buracos nas ruas e avenidas asfaltadas de nosso município.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/201/requerimento_009_vereadora_rafia.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/201/requerimento_009_vereadora_rafia.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, cópias de Processos Licitatórios anos de 2017; 2018; e 2019; Relação de servidores contratados e concursados; Cancelamento de processo seletivo; e a Contratação de Médicos.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/202/requerimento_010_vereadora_rafia.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/202/requerimento_010_vereadora_rafia.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a relação de contribuintes e valores arrecadados de ISSQN no ano de 2019.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/203/requerimento_011_vereadora_rafia.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/203/requerimento_011_vereadora_rafia.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a manutenção na estrada rural na Região do São José e os ramais que dão acesso as localidades dos senhores: Hipólito; Dadá; Paim; Zé Maria; Doquinha; Berto Branco; Alexandre Carcará (Adão).</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/204/requerimento_012_ver_rafia.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/204/requerimento_012_ver_rafia.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, em caráter de urgência, a obrigatoriedade do uso de máscaras em toda a cidade e que os Órgãos Públicos doem máscaras para os usuários, e instalem pias com água e sabão nas portas de entrada dos mesmos. Sendo obrigatório também, em bancos, supermercados, correios, lotérica, postos de combustíveis e rodoviária, por serem lugares com aglomeração de pessoas.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/205/requerimento_013_ver_rafia.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/205/requerimento_013_ver_rafia.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a limpeza em frente e na lateral da feira coberta, no entorno da construção da Prefeitura, da Secretaria da Saúde e da sede Social de nossa cidade.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/206/requerimento_014_ver_selma.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/206/requerimento_014_ver_selma.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a limpeza e patrolamento da Rua Amazonas no Setor Vila Nova.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/207/requerimento_015_ver_rafia.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/207/requerimento_015_ver_rafia.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a operação tapa buracos na Avenida Bernardo Sayão, esquina com a Rua Domingos Lopes; na Avenida Marechal Rondon, entre a Rua Abdiel Carvalho Rêgo e a Rua Milton Macedo; nas pavimentações recentes, na Rua Manoel F. dos Santos (rua da APAE); na Avenida Central I e II marginais a BR-153; e demais vias públicas de nossa cidade.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Plinio Jorge</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/208/requerimento_016_ver_plinio.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/208/requerimento_016_ver_plinio.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, uma reunião com todos os comerciantes que atuam nos supermercados e açougues, para discutirem a possibilidade de fecharem aos domingos.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/209/requerimento_017_ver_rafia.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/209/requerimento_017_ver_rafia.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, informações/documentações a respeito dos valores recebidos e a receber do Governo Federal, e quanto a existência de planejamento/previsão de gastos, onde serão investidos os recursos obtidos através do Governo Federal e Governo Estadual para o município, no enfrentamento da pandemia do novo Coronavírus.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/210/requerimento_018_ver_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/210/requerimento_018_ver_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Saúde, que o mesmo providencie o pagamento do recurso do PMAQ - Programa de Melhoria do Acesso e da Qualidade, para as equipes das UBS I e II do ano de 2017 de nosso município, respectivamente nos seguintes valores: R$ 5.603,80 e 2.241,52.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/211/req_019_ver_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/211/req_019_ver_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Infraestrutura, que providencie a limpeza dos canteiros das avenidas de nosso município.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/212/req_020_ver_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/212/req_020_ver_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Infraestrutura, que disponibilize uma rede de energia elétrica com poste e lâmpadas na Rua da Horta.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/213/req_022_ver_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/213/req_022_ver_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Infraestrutura, que fiscalize a reposição de lâmpadas na Rua 07, Setor Esplanada Sol Nascente, em frente a  APRAT – Associação de Pequenos Produtores Rurais de Aliança do Tocantins.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/214/req_023_ver_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/214/req_023_ver_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Infraestrutura, que providencie uma limpeza e manutenção da feira coberta de nosso município.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/215/req_024_ver_rafia.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/215/req_024_ver_rafia.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, informações da data que o Ginásio de Esportes Milton Aguiar estará sendo liberado aos usuários do esporte.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/216/req_025_ver_rafia.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/216/req_025_ver_rafia.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, os nomes dos Secretários e Diretores Municipais de Esporte do ano de 2017 até a presente data, e quais as atividades esportivas realizadas no período do exercício de cada um.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/217/req_026_ver_rafia.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/217/req_026_ver_rafia.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, que apresente informações e documentos relacionados sobre locações de veículos, tais como: Se houve processo licitatório; Cópia de contrato firmados; Número de veículos da frota municipal; Valor mensal da locação; Documentação do veículo placa QWB-1634.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/218/req_027_ver_rafia.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/218/req_027_ver_rafia.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a aquisição de aparelho com linha telefônica móvel (celular) custeado peo município, para atender os Agentes do Conselho Tutelar.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/219/req_028_ver_rafia.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/219/req_028_ver_rafia.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, que pague insalubridade aos funcionários que trabalhando à frente da Covid-19, retroativo ao início da pandemia (mês de março), e que envie à Câmara o projeto de lei para que seja votado e possa efetuar o pagamento dentro das normas legais.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/220/req_029_ver_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/220/req_029_ver_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Infraestrutura, o patrolamento e a abertura da estrada no interior da Fazenda Girassol, que dá acesso a residência do caseiro, o qual necessitará de transporte escolar neste município.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/221/req_030_ver_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/221/req_030_ver_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer a Presidente da Câmara de Aliança do Tocantins, que disponibilize a porta interna e o espelho do banheiro masculino desta Câmara.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/222/req_031_ver_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/222/req_031_ver_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Infraestrutura, que venha informar a respeito da estrada que dá acesso a Fazenda Santo Antônio, se a referida estrada é municipal ou não, ao qual o município de Aliança do Tocantins construiu uma ponte no córrego Extrema.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/223/req_032_ver_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/223/req_032_ver_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Infraestrutura, a reforma do tablado da ponte do córrego Mumbuca, próxima a residência do Aguinaldo.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/224/req_033_ver_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/224/req_033_ver_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Infraestrutura, a construção do bueiro do córrego Brejinho, próximo a sede da Fazenda da (Roxa).</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/225/req_034_ver_rafia.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/225/req_034_ver_rafia.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a limpeza de entulhos de quintais e restos de obras de construção em todas as ruas e avenidas da cidade.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -825,68 +825,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/191/indicacao_01_vereador_jose_coelho.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/200/indicacao_02_vereadora_selma.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/192/requerimento_001_vereadora_rafia.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/193/requerimento_002_vereadora_rafia.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/194/requerimento_003_vereadora_rafia.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/195/requerimento_004_vereadora_rafia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/196/requerimento_005_vereadora_rafia.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/197/requerimento_006_vereadopr_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/198/requerimento_007_vereadopr_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/199/requerimento_008_vereadopr_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/201/requerimento_009_vereadora_rafia.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/202/requerimento_010_vereadora_rafia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/203/requerimento_011_vereadora_rafia.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/204/requerimento_012_ver_rafia.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/205/requerimento_013_ver_rafia.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/206/requerimento_014_ver_selma.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/207/requerimento_015_ver_rafia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/208/requerimento_016_ver_plinio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/209/requerimento_017_ver_rafia.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/210/requerimento_018_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/211/req_019_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/212/req_020_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/213/req_022_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/214/req_023_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/215/req_024_ver_rafia.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/216/req_025_ver_rafia.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/217/req_026_ver_rafia.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/218/req_027_ver_rafia.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/219/req_028_ver_rafia.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/220/req_029_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/221/req_030_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/222/req_031_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/223/req_032_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/224/req_033_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/225/req_034_ver_rafia.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/191/indicacao_01_vereador_jose_coelho.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/200/indicacao_02_vereadora_selma.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/192/requerimento_001_vereadora_rafia.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/193/requerimento_002_vereadora_rafia.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/194/requerimento_003_vereadora_rafia.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/195/requerimento_004_vereadora_rafia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/196/requerimento_005_vereadora_rafia.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/197/requerimento_006_vereadopr_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/198/requerimento_007_vereadopr_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/199/requerimento_008_vereadopr_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/201/requerimento_009_vereadora_rafia.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/202/requerimento_010_vereadora_rafia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/203/requerimento_011_vereadora_rafia.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/204/requerimento_012_ver_rafia.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/205/requerimento_013_ver_rafia.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/206/requerimento_014_ver_selma.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/207/requerimento_015_ver_rafia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/208/requerimento_016_ver_plinio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/209/requerimento_017_ver_rafia.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/210/requerimento_018_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/211/req_019_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/212/req_020_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/213/req_022_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/214/req_023_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/215/req_024_ver_rafia.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/216/req_025_ver_rafia.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/217/req_026_ver_rafia.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/218/req_027_ver_rafia.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/219/req_028_ver_rafia.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/220/req_029_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/221/req_030_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/222/req_031_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/223/req_032_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/224/req_033_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2020/225/req_034_ver_rafia.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="120.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="119.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>