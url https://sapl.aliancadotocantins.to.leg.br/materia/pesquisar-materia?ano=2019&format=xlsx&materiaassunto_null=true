--- v0 (2025-11-23)
+++ v1 (2026-04-13)
@@ -54,336 +54,336 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Selma</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/185/i_01_ver_selma.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/185/i_01_ver_selma.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, a possibilidade de mudança da Rua 10 de Janeiro, Centro, para Rua Cosme Carneiro, como homenagem póstuma.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/186/i_02_ver_selma.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/186/i_02_ver_selma.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, a possibilidade de mudança da nomenclatura da Avenida Tocantins, para Avenida Albertino Camargo, como homenagem póstuma.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/187/i_03_ver_selma.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/187/i_03_ver_selma.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, a possibilidade de mudança da nomenclatura da Rua 04, para Rua Ronaldo Vieira, como singela homenagem póstuma.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Ronaldo Vieira</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/166/requerimento_001_-_ronaldo.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/166/requerimento_001_-_ronaldo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal de Aliança do Tocantins, informações sobre a possibilidade de fazer um leilão das sucatas que se encontram na garagem da Prefeitura de Aliança do Tocantins.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/167/requerimento_002_-_selma_borges.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/167/requerimento_002_-_selma_borges.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal de Aliança do Tocantins, a mudança de sentido duplo para mão única na Rua Anita Cassimiro, passando o fluxo de trânsito a ser somente sentido a Avenida Central.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>Wilmoney</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/168/requerimento_003_-_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/168/requerimento_003_-_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal de Aliança do Tocantins e ao Secretário de Infraestrutura, no sentido de providenciar o escoamento da água que está represada na Rua 01, esquina com a Avenida Tocantins, Centro.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/169/requerimento_004_-_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/169/requerimento_004_-_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal de Aliança do Tocantins e ao Secretário de Infraestrutura, a correção das placas de trânsitos que estão instaladas de forma irregular das normas de trânsitos em nosso município.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/170/requerimento_005_-_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/170/requerimento_005_-_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal de Aliança do Tocantins e ao Secretário de Infraestrutura, a regularização da iluminação pública em nosso município.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/171/requerimento_006_-_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/171/requerimento_006_-_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal de Aliança e ao Secretário de Infraestrutura, a instalação de energia elétrica no Cemitério São João Batista.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Ráfia do Alfredo</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/172/requerimento_008_vereadora_rafia.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/172/requerimento_008_vereadora_rafia.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito de Aliança do Tocantins, a manutenção/reparos na iluminação pública da Rua Milton Macedo, da Avenida Marechal Rondon, da Avenida Bernardo Sayão e da Quadra de Esportes da Rua 111 no Jardim Aliança.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/173/r_009_ver_selma_borges.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/173/r_009_ver_selma_borges.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a correção e implantação de rampa de acesso para cadeirantes na Rua David Araújo.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/174/r_010_ver_selma_borges.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/174/r_010_ver_selma_borges.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, que determine o Setor competente do Município, a fim de resolver o recolhimento dos animais soltos de nossa cidade.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/175/r_011_ver_rafia.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/175/r_011_ver_rafia.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a desobstrução da Rua 01, esquina com a Avenida Tocantins, para dar acesso a BR-153.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/176/r_012_ver_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/176/r_012_ver_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal e ao Secretário de Infraestrutura, que disponibilizem informações sobre os serviços executados na terraplanagem da estrada do São José.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/177/r_013_ver_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/177/r_013_ver_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal e ao Secretário de Infraestrutura, que providenciem a demolição do muro interno do Cemitério São João Batista, que separa o velho do novo.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/178/r_014__ver_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/178/r_014__ver_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal e a Secretaria de Saúde, a construção de garagem coberta nos Postos de Saúde do Jardim Aliança e Central, de Aliança do Tocantins.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/179/r_015__ver_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/179/r_015__ver_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, e das Secretarias da Educação e da Saúde, cursos de primeiros socorros básico para os professores e profissionais de estabelecimento de ensino público de educação básica, e de estabelecimento de recreação infantil, estendendo-se também, para os motoristas das ambulâncias.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Plinio Jorge</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/180/r_016_vereador_plinio_jorge.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/180/r_016_vereador_plinio_jorge.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, explicação sobre a falta de contratação de Médico Veterinário, que responde sobre o Serviço de Inspeção Municipal - SIM.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/181/r_017_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/181/r_017_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal e a Secretaria Municipal de Infraestrutura, a correção das placas de endereços das Ruas Amapá, Minas Gerais e Aurélio.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/182/r_018_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/182/r_018_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal e a Secretaria Municipal de Infraestrutura, a construção de aterro com bueiro na estrada da região do Umuarama, em frente a propriedade do Sr. "Pichita".</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/183/r_019_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/183/r_019_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a reposição das lâmpadas de dois postes de energia, em frente a residência do Sr. Agenário Búzios Vilela, (conhecido por Gé), na Rua 03, nº 475, no Jardim Aliança.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/184/r_021_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/184/r_021_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a construção do bueiro na chácara Santa Maria, de propriedade do Sr. José Gomes da Silva.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/188/r_022_wilmoney.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/188/r_022_wilmoney.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a construção de um redutor de velocidade na Avenida Lucy, em frente ao Minimercado da Lu.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/189/r_024_plinio.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/189/r_024_plinio.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, requer providências junto ao Setor competente, visando a colocação de película de controle solar para vidros (insulfime), nos veículos que transportam pacientes.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -690,68 +690,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/185/i_01_ver_selma.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/186/i_02_ver_selma.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/187/i_03_ver_selma.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/166/requerimento_001_-_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/167/requerimento_002_-_selma_borges.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/168/requerimento_003_-_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/169/requerimento_004_-_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/170/requerimento_005_-_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/171/requerimento_006_-_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/172/requerimento_008_vereadora_rafia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/173/r_009_ver_selma_borges.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/174/r_010_ver_selma_borges.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/175/r_011_ver_rafia.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/176/r_012_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/177/r_013_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/178/r_014__ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/179/r_015__ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/180/r_016_vereador_plinio_jorge.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/181/r_017_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/182/r_018_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/183/r_019_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/184/r_021_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/188/r_022_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/189/r_024_plinio.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/185/i_01_ver_selma.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/186/i_02_ver_selma.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/187/i_03_ver_selma.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/166/requerimento_001_-_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/167/requerimento_002_-_selma_borges.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/168/requerimento_003_-_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/169/requerimento_004_-_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/170/requerimento_005_-_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/171/requerimento_006_-_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/172/requerimento_008_vereadora_rafia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/173/r_009_ver_selma_borges.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/174/r_010_ver_selma_borges.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/175/r_011_ver_rafia.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/176/r_012_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/177/r_013_ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/178/r_014__ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/179/r_015__ver_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/180/r_016_vereador_plinio_jorge.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/181/r_017_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/182/r_018_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/183/r_019_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/184/r_021_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/188/r_022_wilmoney.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2019/189/r_024_plinio.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="114.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>