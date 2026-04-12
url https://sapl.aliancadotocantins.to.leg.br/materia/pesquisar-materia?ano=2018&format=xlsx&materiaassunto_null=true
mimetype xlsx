--- v0 (2025-11-23)
+++ v1 (2026-04-12)
@@ -54,312 +54,312 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Wilmoney</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/144/144_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL E AO SECRETÁRIO DE AGRICULTURA E ALIANÇA, QUE PROVIDENCIE A REATIVAÇÃO DO VIVEIRO DE MUDAS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/145/145_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL E A SECRETARIA DA INFRAESTRUTURA DE ALIANÇA, O DESVIO DA ÁGUA DA CHUVA QUE DESCE NA AVENIDA CENTRAL, EM FRENTE A BORRACHARIA DO CABEÇA, ATRAVESSANDO A BR-153 PRÓXIMO AO VIVEIRO DE MUDAS, PARA DESAGUAR NO BUEIRO DA RODOVIA.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Ráfia do Alfredo</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/146/146_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, JUNTO AO DEPARTAMENTO COMPETENTE, QUE EXECUTE O SERVIÇO DE OPERAÇÃO TAPA BURACOS NA RUA NATANAEL LINO.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/147/147_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE SOLICITE A EMPRESA ENERGISA, PARA FAZER A REMOÇÃO DO POSTE DE ENERGIA ELÉTRICA, LOCALIZADO NA RUA 13 DE MAIO ESQUINA COM A RUA ANTÔNIO CARLOS COSTA.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/148/148_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL E DA SECRETARIA DE INFRAESTRUTURA DE ALIANÇA, A RECUPERAÇÃO DA RUA PAULO DA SILVEIRA, EM FRENTE A CASA DO SR. MANOEL FREIRE MOURÃO (SR. OZINETO).</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Terezinha do Beca</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/149/149_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL E AO SECRETÁRIO DE OBRAS DE ALIANÇA, A REFORMA DA PONTE DO CÓRREGO SÃO JOSEZINHO, QUE DÁ ACESSO À FAZENDA DO SENHOR DERÓ.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/150/150_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL E AO SECRETÁRIO DE INFRAESTRUTURA DE ALIANÇA, O PATROLAMENTO DOS CAMPOS DE FUTEBOL VILA NOVA, JARDIM ALIANÇA E BARÚ EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/151/151_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE ALIANÇA, QUE ADQUIRA O LOTE 04, QUADRA 46, NO JARDIM DOS BURITIS, EM FRENTE A RUA DAS PALMEIRAS E FUNDO COM A RUA 07 DE SETEMBRO, NESTA CIDADE, PASSANDO O IMÓVEL PARA O PATRIMÔNIO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/152/152_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE ALIANÇA, JUNTO AO DEPARTAMENTO COMPETENTE, A INSTALAÇÃO DE UM REFLETOR ATRÁS DA PAREDE DA ACADEMIA DE SAÚDE TIETRE MONTEIRO, NA PRAÇA DA IGREJA SÃO JOÃO BATISTA.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/153/153_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PRESIDENTE DA CÂMARA DE ALIANÇA, QUE CONVIDE O RESPONSÁVEL DA EMPRESA CONSTRUTORA DO FRIGORÍFICO DE CARNEIROS PARA PRESTAR ESCLARECIMENTOS SOBRE A ATUAL SITUAÇÃO DO QUE É NECESSÁRIO PARA CONCLUSÃO DA OBRA.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/154/154_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL E A SECRETARIA DE SAÚDE, A CONSTRUÇÃO DE RAMPA DE ACESSO PARA CADEIRANTE (PORTADOR DE NECESSIDADES ESPECIAIS) NA UNIDADE BÁSICA DE SAÚDE DE ALIANÇA DO TOCANTINS, NA RUA JOSÉ BISPO DOS SANTOS.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/155/155_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDÊNCIAS AO PREFEITO MUNICIPAL, NO SENTIDO DE FAZER A LIMPEZA NO CEMITÉRIO SÃO JOÃO BATISTA.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/156/156_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE PROVIDENCIE A TROCA DAS LÂMPADAS QUEIMADAS NOS POSTES DA AVENIDA 108 DO SETOR JARDIM ALIANÇA E RUA 01 DO SETOR JARDIM IPANEMA, BEM COMO TAPA BURACOS DA RUA 01 DO JARDIM IPANEMA.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/157/157_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE TOME PROVIDÊNCIAS NO SENTIDO DE FAZER A LIMPEZA DA REPRESA E DA PASSAGEM DE ÁGUA ENTRE A ESCOLA DUQUE DE CAXIAS E A OBRA DO BALNEÁRIO.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/158/158_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL E DA SECRETARIA DE INFRAESTRUTURA, QUE DISPONIBILIZEM A ILUMINAÇÃO DA QUADRA POLIESPORTIVA, DA RUA 03 ESQUINA COM A RUA 111 NO JARDIM ALIANÇA.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/159/159_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL E A SECRETARIA DE INFRAESTRUTURA QUE PROVIDENCIEM A LIMPEZA E RESTAURAÇÃO DAS RAMPAS QUE DÁ ACESSO A PRAIA DO CROÁ.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Selma</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/160/160_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE PROVIDENCIE A REPOSIÇÃO DAS LÂMPADAS DA ILUMINAÇÃO PÚBLICA DESTA CIDADE, A FIM DE ATENDER A COMUNIDADE.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/161/161_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE PROVIDENCIE A LIMPEZA DA ÁREA DO FRIGORÍFICO DE OVINOS E DA FÁBRICA DE RAÇÕES.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Ronaldo Vieira</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/162/r_20_ronaldo.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/162/r_20_ronaldo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que seja feita a reforma da ponte que passa sobre o córrego São Josézinho que dá acesso a família do Fulô.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/163/r_21_ronaldo.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/163/r_21_ronaldo.pdf</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/164/r_22_rafia.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/164/r_22_rafia.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal a limpeza da margem ao lado da BR-153 e a iluminação no trecho da Avenida Central.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/165/r_23_rafia.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/165/r_23_rafia.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que sejam vistoriadas as placas de sinalização de trânsito em nosso município, devido algumas estarem colocadas de forma inadequada.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -666,68 +666,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/162/r_20_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/163/r_21_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/164/r_22_rafia.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/165/r_23_rafia.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/162/r_20_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/163/r_21_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/164/r_22_rafia.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/165/r_23_rafia.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>