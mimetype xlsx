--- v0 (2025-11-23)
+++ v1 (2026-04-13)
@@ -54,900 +54,900 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Ráfia do Alfredo, Dionne Aires, Plinio Jorge, Ronaldo Vieira, Selma, Terezinha do Beca, Vadinho do Cartório, Wilmoney, Zezim</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>"A CÂMARA MUNICIPAL DE ALIANÇA DO TOCANTINS DISPÕE CONCESSÃO DE TÍTULO DE CIDADÃO HONORÁRIO AO DEPUTADO ESTADUAL WANDERLEI BARBOSA E, DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 "</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Plinio Jorge</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OUTORGA DE TÍTULO DE CIDADÃO ALIANCENSE AO ILUSTRÍSSIMO SENHOR UBIRATAN OLIVEIRA NEGRY E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>José Tavares de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO E CORREÇÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES DO MUNICÍPIO DE ALIANÇA DO TOCANTINS, NOS TERMOS DA CONSTITUIÇÃO FEDERAL, DA LEI ORGÂNICA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ALIANÇA DO TOCANTINS PARA O EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE ALIANÇA DO TOCANTINS, PARA O QUADRIÊNIO 2018/2021.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DE DÉBITOS OU OBRIGAÇÕES DO MUNICÍPIO DE ALIANÇA DO TOCANTINS, NOS TERMOS DOS §§ 3º E 4º, DO ARTIGO 100 DA CONSTITUIÇÃO FEDERAL, DECORRENTES DE DECISÕES JUDICIAIS CONSIDERADOS DE PEQUENO VALOR (RPV).</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 5º, PARÁGRAFO 3º, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Ronaldo Vieira</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DOS SEUS SETORES COMPETENTES TAIS SOLICITAÇÕES: SERVIÇO DE MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA DA RUA MANUEL DA SILVEIRA, ENTRE AS RUAS 15 DE NOVEMBRO E 07 DE SETEMBRO; REFORMA DAS MADEIRAS DA PONTE QUE FICA ENTRE AS FAZENDAS INHUMAS DO SENHOR MARCOS E, A ENGENHO DO SENHOR TONHO BOA VIAGEM (IN MEMORIAM);REFORMA DA PONTE DA GAMELEIRA, PRÓXIMO AO RETIRO E À FAZENDA OURO BRANCO, QUE DÁ ACESSO A FAZENDA TABOCA DE PROPRIEDADE DO SR. GERALDINHO; CONSTRUÇÃO DA PONTE SÃO JOSÉZINHO QUE DÁ ACESSO AOS FULÔ E GERALDINHO; CONSTRUÇÃO DA PONTE SOBRE O CÓRREGO JACARÉ; CONSTRUÇÃO DAS PONTES SOBRE OS CÓRREGOS EXTREMA E DO GATO, AMBOS FICANDO NA REGIÃO DO UMUARAMA E, ENTRE OUTRAS.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE A ELABORAÇÃO DE UM PROJETO COMPLETO DA IMPLANTAÇÃO DO DISTRITO INDUSTRIAL DE ALIANÇA (DIAL) E DA ÁREA ONDE SERÁ IMPLANTADO E; CONSTAR NA LDO, PPA E LOA QUE SERÃO ELABORADOS ESTE ANO TODAS AS QUESTÕES ATINENTES PARA SUA IMPLANTAÇÃO E; TAMBÉM OUTROS ASSUNTOS PERTINENTES.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Ráfia do Alfredo</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O PREFEITO MUNICIPAL, POR MEIO DA SECRETARIA DE OBRAS, QUE EXECUTE O SERVIÇO DE OPERAÇÃO "TAPA BURACOS" NA SAÍDA PARA BREJINHO DE NAZARÉ ENFRENTE A CHÁCARA DO SENHOR ALÍCIO E NA AVENIDA REGINA SALES ENFRENTE AO SUPERMERCADO BOM PREÇO DE PROPRIEDADE DO SENHOR BENVINDO.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PREFEITO MUNICIPAL SOLICITA DA COORDENADORIA MUNICIPAL DE ILUMINAÇÃO PÚBLICA A REPOSIÇÃO DAS LÂMPADAS DOS POSTES EM TODA PARTE DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR PLÍNIO JORGE DE MOURA REQUER QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE SAÚDE, PROMOVA COM URGÊNCIA O ATENDIMENTO DE MÉDICOS 24 HORAS, INCLUSIVE NOS FINAIS DE SEMANA E FERIADOS, PARA OFERECER ATENDIMENTO MÉDICO EMERGENCIAL PARA A POPULAÇÃO.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS E INFRAESTRUTURA A REFORMA COMPLETA DA PONTE SOBRE O RIO SÃO JOSÉ COM A MAIOR BREVIDADE. </t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA RÁFIA DE MELO SOLICITA AO PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS E INFRAESTRUTURA A RECUPERAÇÃO COM PATROLAMENTO DA ESTRADA VICINAL QUE LIGA ALIANÇA A PRAIA DO CROÁ. </t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA RÁFIA DE MELO SOLICITA AO CHEFE DO PODER EXECUTIVO QUE TRANSFORME A ESCOLA RURAL SÃO JOSÉ EM ESCOLA AGRÍCOLA. </t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR RONALDO VIEIRA ISAAC SOLICITA AO PREFEITO MUNICIPAL QUE DETERMINE ÀQUELES ALCANÇADOS NOS ARTIGOS 73, 144 E 235 DA LEI ORGÂNICA MUNICIPAL, FAZENDO JUNTAR AOS RESPECTIVOS ATOS DE POSSE A DECLARAÇÃO DE BENS.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM CUMPRIMENTO AO ARTIGO 249 DA LEI ORGÂNICA MUNICIPAL, O VEREADOR SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL, QUE SEJA PROVIDENCIADO TODAS AS MEDIDAS ADMINISTRATIVAS NECESSÁRIAS A REGULARIZAÇÃO FUNDIÁRIA DOS SETORES SÃO JOÃO E PARQUE UNIÃO.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Wilmoney</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR WILMONEY DE PAULA SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL PARA PROVIDENCIAR MATERIAIS ESPORTIVOS NO CAMPO E QUADRA DO SETOR VILA NOVA; NO GINÁSIO DE ESPORTE MILTON ROCHA AGUIAR; CAMPO DO JARDIM ALIANÇA E; NO ESTÁDIO O IPIRANGÃO. </t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR WILMONEY DE PAULA SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL PARA PROVIDENCIAR A LIMPEZA DO CEMITÉRIO MUNICIPAL SÃO JOÃO BATISTA. </t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR WILMONEY DE PAULA REQUER DO PODER EXECUTIVO PROVIDÊNCIAS EM CONSERTAR OS MAQUINÁRIOS, IMPLEMENTOS AGRÍCOLA E VEÍCULO DA SECRETARIA DA AGRICULTURA DE NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA RÁFIA DE MELO SOLICITA DO PODER EXECUTIVO MUNICIPAL QUE CRIA O "PROGRAMA ALIANÇA EM AÇÃO", DESTINADO A LEVAR AÇÕES SOCIAIS AOS BAIRROS E ZONA RURAL DE ALIANÇA DO TOCANTINS.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>"SOLICITA AO PODER EXECUTIVO MUNICIPAL, PARA ASSIM, TRANSFERIR AO GOVERNO DO ESTADO A RESPONSABILIDADE PELA RECUPERAÇÃO E MANUTENÇÃO DA RUA REGINA SALES E RUA DAVI ARAÚJO NO EIXO DA TO-070 NO PERÍMETRO URBANO DA CIDADE DE ALIANÇA DO TOCANTINS"</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Vadinho do Cartório</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>"SOLICITA AO PODER EXECUTIVO MUNICIPAL A REGULARIZAÇÃO DOS ASSENTADOS NO ASSENTAMENTO PA ARLINDO, PARTE PERTENCENTE À ESTE MUNICÍPIO"</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>"SOLICITA AO PRESIDENTE DA CÂMARA MUNICIPAL QUE REPASSA PARA OS VEREADORES E DISPÕE NO MURAL PÚBLICO DA CÂMARA O CRONOGRAMA DAS ATIVIDADES DOS PROCESSOS LICITATÓRIOS PARA CONTRATAÇÃO DEFINITIVA DE PESSOAL PARA PRESTAR SERVIÇOS ESPECIALIZADOS DE ASSESSORIAS JURÍDICA E CONTÁBIL DESTA CASA PARA O EXERCÍCIO DESTE ANO."</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>"SOLICITA AO PRESIDENTE DA CÂMARA MUNICIPAL PARA APRESENTAR OS BALANCETES MENSALMENTE NO PLENÁRIO, DURANTE AS SESSÕES ORDINÁRIAS".</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>"SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE A COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO COM O NOME DAS RUAS, PRAÇAS, AVENIDAS, SETORES ETC. NO MUNICÍPIO DE ALIANÇA DO TOCANTINS".</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Dionne Aires, Plinio Jorge, Ráfia do Alfredo, Ronaldo Vieira, Selma, Terezinha do Beca, Vadinho do Cartório, Wilmoney, Zezim</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>"OS VEREADORES SOLICITAM AO PODER EXECUTIVO MUNICIPAL QUE VIABILIZE DESMEMBRAR O LOTE Nº 31A, COM ÁREA DE 2.764M², LOCALIZADO NA RUA MINAS GERAIS, PARA DOAÇÃO DA PARTE DO TERRENO À IGREJA DE CRISTO MINISTÉRIO APOSTÓLICO NOVA TERRA DE ALIANÇA DO TOCANTINS&amp;#8221;.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Terezinha do Beca</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>"SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE DISPONIBILIZA TAMBORES PARA RECEBEREM LIXOS, NAS RUAS DE NOSSA CIDADE&amp;#8221;</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE A MELHORIA NA PASSAGEM DO CÓRREGO JACARÉ, NA REGIÃO DO SÃO JOSÉ"</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>"SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL, JUNTAMENTE COM O APOIO DA SECRETARIA DA EDUCAÇÃO QUE PROVIDENCIE O REAJUSTE SALARIAL PARA OS PROFISSIONAIS DA EDUCAÇÃO DE ACORDO COM O ARTIGO 69 DO PCCR DA LEI Nº 573/2014"</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>"SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NO SENTIDO DE COMPRAR OU FAZER A PERMUTA DOS LOTES 02, 03, 04 E 05 DA QUADRA 02, ESPLANADA SOL NASCENTE, ENFRENTE A APAE EM NOSSA CIDADE"</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER DO PODER EXECUTIVO MUNICIPAL MELHORIAS NAS VIAS PÚBLICAS DO MUNICÍPIO DE ALIANÇA DO TOCANTINS COM O SERVIÇO DE OPERAÇÃO TAPA BURACOS"</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>"SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL PARA QUE ENCAMINHE AO SETOR RESPONSÁVEL QUE PROVIDENCIE A REALIZAÇÃO DE SERVIÇOS DE ROÇAGEM E LIMPEZA GERAL DAS RUAS DO SETOR VILA NOVA E, EM ESPECIAL, AO LADO DA QUADRA DE ESPORTES, ÁREA PARA FUTURA PRAÇA"</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE FAÇA PARCERIA PARA PERFURAÇÃO E INSTALAÇÃO DE POÇOS ARTESIANOS E, CONSTRUÇÃO DE BANHEIROS VIA &amp;#8220;FUNASA&amp;#8221; NA ZONA RURAL DO NOSSO MUNICÍPIO"</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>"SOLICITA AO CHEFE DO PODER LEGISLATIVO MUNICIPAL SE À POSSIBILIDADE PARA QUE AS SESSÕES ORDINÁRIAS REALIZADAS NESTA CASA SEJAM TRANSMITIDAS AO VIVO PELA RÁDIO COMUNITÁRIA"</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL CURSOS DE PRIMEIROS SOCORROS PARA CAPACITAR OS MOTORISTAS, TANTO DA SAÚDE QUANTO DE AMBULÂNCIA DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ESTENDA A REDE DE ENERGIA ELÉTRICA ATÉ AO SETOR JARDIM IPANEMA.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL A DESIGNAÇÃO DE UMA PESSOA PARA O CARGO DE SECRETÁRIO OU DIRETOR DE ESPORTES.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL A IMPLANTAÇÃO DO PROGRAMA BOM DE BOLA, CRAQUE NA ESCOLA.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM BANHEIRO COMUNITÁRIO AO LADA DA ACADEMIA DE SAÚDE, LOCALIZADA NA PRAÇA SÃO JOÃO BATISTA, A PEDIDO DA COMUNIDADE.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE OFICIE A OPERADORA DE TELEFONIA MÓVEL OI, SOLICITANDO A INSTALAÇÃO DE UMA TORRE DE TRANSMISSÃO PARA IMPLANTAÇÃO DE TELEFONIA MÓVEL EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM ABRIGO NO PONTO DE ÔNIBUS NA SAÍDA PARA GURUPI E OUTRO NA SAÍDA PARA CRIXÁS.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Zezim</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL AÇÕES VOLTADAS A EDUCAÇÃO, ASSISTÊNCIA SOCIAL E SAÚDE, COM INTUITO DE AMENIZAR O QUADRO POPULACIONAL DE ANIMAIS DE RUA.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL INFORMAÇÕES ACERCA DE UMA POSSÍVEL HIPOTECA OU GARANTIA HIPOTECÁRIA DO BEM PÚBLICO, DENOMINADO E DESTINADA PARA O AEROPORTO DESTA CIDADE.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL INFORMAÇÃO PLAUSÍVEL DA ÁREA DE PRESERVAÇÃO PERMANENTE NO TOTAL DE 23.400,00 M², LOCALIZADA ÀS MARGENS DO CÓRREGO SÃO JOSEZINHO COM A RUA DOS BURITIS, PERTENCENTE A ESTA CIDADE.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL INFORMAÇÕES ATUALIZADAS SOBRE A EMENDA PARLAMENTAR (PAVIMENTAÇÃO ASFÁLTICA JARDIM ALIANÇA).</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL A RECUPERAÇÃO DO SISTEMA DE ILUMINAÇÃO PÚBLICA NAS RUAS MANGUEIRA E PALMEIRAS, E NA AVENIDA ALIANÇA, QUE DÁ ACESSO À ESCOLA ESTADUAL NOSSA SENHORA DO CARMO.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE VIABILIZE JUNTO À SECRETARIA RESPONSÁVEL, A COLOCAÇÃO DE QUEBRA-MOLAS NA AVENIDA BERNARDO SAYÃO, ENFRENTE AO BANCO DO BRASIL E AO CANTEIRO DO CARTÓRIO ALIANÇA, NA RUA DAVID ARAÚJO ENFRENTE AO CORREIO, NA RUA NATANAEL LINO DE CASTRO ENFRENTE A FARMÁCIA FIT FHARMA.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE DISPONIBILIZE 03 (TRÊS) AR CONDICIONADOS À SECRETARIA DA ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL INFORMAÇÕES DE QUANTO TEMPO ESTÁ PREVISTO PARA FICAR NO ALUGUEL DO PRÉDIO ONDE IRÁ FUNCIONAR A PREFEITURA MUNICIPAL E QUAL O VALOR DO ALUGUEL.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE SEJA PROVIDENCIADO UMA SALA DE REPOUSO PARA OS MÉDICOS NO PRONTO ATENDIMENTO.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE PROVIDENCIE A PINTURA DA LOGOMARCA DA DELEGACIA DE POLÍCIA CIVIL E DO 4º PELOTÃO DA POLÍCIA MILITAR DE ALIANÇA DO TOCANTINS.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE PROVIDENCIE A REPOSIÇÃO DO BANCO DA PRAÇA SÃO JOÃO BATISTA, QUE TINHA O NOME DO EX-PREFEITO JOSÉ RODRIGUES DA SILVA.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL A RELAÇÃO NOMINAL DE TODOS OS SERVIDORES CONCURSADOS, CONTRATADOS E COMISSIONADOS DO MUNICÍPIO DE ALIANÇA DO TOCANTINS, DESCREVENDO INDIVIDUALMENTE SEUS RESPECTIVOS CARGOS E VENCIMENTOS, SE ESTÃO EM OUTRO CARGO OU FUNÇÃO, SE RECEBE GRATIFICAÇÃO, INFORMANDO O LOCAL EM QUE ESTÃO LOTADOS, BEM COMO A RELAÇÃO DE FUNCIONÁRIOS TERCEIRIZADOS E LOCAIS ONDE ESTÃO LOTADOS.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE REPASSE PARA ESTE PODER LEGISLATIVO MUNICIPAL, INFORMAÇÕES DE TODAS AS DÍVIDAS DAS GESTÕES ANTERIORES.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PRESIDENTE DA CÂMARA A POSSIBILIDADE DE PROVIDENCIAR DE IMEDIATO, O TÉRMINO DA SALA DE REUNIÃO DA CÂMARA MUNICIPAL DE ALIANÇA DO TOCANTINS.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL E A SECRETARIA DA SAÚDE, QUE OS MESMOS TOMEM PROVIDÊNCIAS NO SENTIDO DE ADQUIRIR UM APARELHO CELULAR PARA A AMBULÂNCIA DO MUNICÍPIO, DE PREFERÊNCIA QUE SEJA DA OPERADORA CLARO, POR SER A MAIS UTILIZADA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Selma</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL INFORMAÇÕES SOBRE O MOTIVO DE NÃO TER ENERGIA ELÉTRICA NAS QUADRAS DE ESPORTES DO SETOR VILA NOVA, DA ESCOLA MUNICIPAL DUQUE DE CAXIAS E DA QUADRA QUE FICA AO LADO DO COLÉGIO ESTADUAL ANITA CASSIMIRO MORENO.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS NO SENTIDO DE QUE SEJA COIBIDA A QUEIMA DE LIXO NOS QUINTAIS DAS RESIDÊNCIAS E LOTES URBANOS.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL A IMPLANTAÇÃO DE REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) NA RUA 04, MAIS PRECISAMENTE ENTRE A AVENIDA CENTRAL E TOCANTINS, E NA RUA 10 DE JANEIRO, E ENTRE AS RUAS AURÉLIO E 15 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL EM CARÁTER DE URGÊNCIA, QUE SEJA FEITO A RECUPERAÇÃO DA ESTRADA VICINAL QUE LIGA ALIANÇA, SAINDO DA BR 153 AO TREVO DA PRAIA, E DA PONTE SOBRE O CÓRREGO MUMBUCA.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL A POSSIBILIDADE DE FISCALIZAR E EXECUTA, A FIM DE QUE AS SEPULTURAS/COVAS SEJAM EM TAMANHO DE COSTUME 07 (SETE) PALMOS, E QUE VIABILIZE A ORGANIZAÇÃO DAS DEPENDÊNCIAS DO CEMITÉRIO, BEM COMO EFETUAR MELHORIAS NECESSÁRIAS NO LOCAL.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL E AO SECRETÁRIO DA AGRICULTURA QUE PROVIDENCIEM A MANUTENÇÃO DOS TRATORES E GRADES ARADORAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Ráfia do Alfredo, Wilmoney</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 1: (RÁFIA) REQUER AO PREFEITO MUNICIPAL A REGULARIZAÇÃO DE MEDICAMENTOS NAS UNIDADES BÁSICAS DE SAÚDE DO MUNICÍPIO._x000D_
 REQUERIMENTO 2: (WILMONEY) REQUER AO PREFEITO MUNICIPAL E AO SECRETÁRIO DE INFRAESTRUTURA QUE PROVIDENCIEM O REPARO DOS BUEIROS DA FAZENDA DA SENHORA CONHECIDA POR (ROXA) E DO SR. ROLIVAN A. REIS, E A CONSTRUÇÃO DO BUEIRO DO CÓRREGO DA BACABA ENTRE AS FAZENDAS DA SRA. LURDINHA E SR. NONATO.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 1: REQUER AO PREFEITO MUNICIPAL E A SECRETARIA DE INFRAESTRUTURA, QUE TOMEM PROVIDÊNCIAS NO SENTIDO DE FAZER O REPARO DO MATA BURRO DA FAZENDA SANTA ISABEL, DA PROPRIETÁRIA VANDERLI PARRA SANCHES._x000D_
 REQUERIMENTO 2: REQUER AO PREFEITO MUNICIPAL E A SECRETARIA DA EDUCAÇÃO QUE PROVIDENCIEM A ADEQUAÇÃO AO TRAJETO DO TRANSPORTE DOS ALUNOS NA FAZENDA UNIÃO, FILHOS DE ROLIVAN E LUCIANE.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL E AO SECRETÁRIO DA AGRICULTURA, QUE PROVIDENCIEM A RECUPERAÇÃO DA ESTRADA DO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE INCENTIVAR E APOIAR O ATLETA NIVALDO LOUZEIRO DA SILVA (CONHECIDO COMO DINGA) E SUA ESCOLINHA DE ATLETISMO.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL A POSSIBILIDADE DE CONTRATAR MÉDICOS COM EXPERIÊNCIAS, POR UM PRAZO MÍNIMO DE 04 ANOS, PARA O PROGRAMA SAÚDE DA FAMÍLIA (PSF) E PLANTÕES EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE FAÇA REIVINDICAÇÃO DOS SERVIÇOS FUNERÁRIOS DA FUNERÁRIA QUE SE ENCONTRA EM NOSSO MUNICÍPIO, EMBASADO NO CONTEÚDO QUE DISPÕE A LEI 564/2014.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE IMPLANTE UM SISTEMA COM CÂMERA E UMA CENTRAL DE MONITORAMENTO EM PONTOS ESTRATÉGICOS DA CIDADE, VISANDO COMBATER OS ÍNDICES DE CRIMES EM NOSSA CIDADE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1254,68 +1254,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="111.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>