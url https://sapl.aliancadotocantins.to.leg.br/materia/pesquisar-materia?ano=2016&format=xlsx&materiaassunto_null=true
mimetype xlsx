--- v0 (2025-11-23)
+++ v1 (2026-04-13)
@@ -54,566 +54,566 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Zé Neiva</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/29/29_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DOS SETORES COMPETENTES, QUE FAÇAM A DEDETIZAÇÃO NAS RUAS E AVENIDAS DE NOSSA CIDADE, PROPORCIONANDO DESTA FORMA, A ELIMINAÇÃO DE FOCOS DE MOSQUITOS PERNILONGOS, ARANHAS E DEMAIS INSETOS E, BEM ASSIM, INIBIR A PROLIFERAÇÃO DE ROEDORES.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ráfia do Alfredo</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA MUNICIPAL, ATRAVÉS DA SECRETARIA DE SAÚDE, EXPEÇA UMA LISTA CONTENDO OS NOMES E CARGOS DOS PROFISSIONAIS DA SAÚDE QUE PRESTAM SERVIÇOS NAS UNIDADES BÁSICAS DE SAÚDE; BEM COMO AQUELES QUE PRESTAM SERVIÇOS EM REGIME DE PLANTÃO EM NOSSO MUNICÍPIO, DURANTE CADA MÊS DO ANO DE 2016, TORNANDO-A PÚBLICA, AFIXANDO-A NAS REFERIDAS UNIDADES BÁSICAS, PARA CONHECIMENTO DE TODOS, COM NO MÍNIMO DEZ DIAS DE ANTECEDÊNCIA A CADA MÊS.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA MUNICIPAL, ATRAVÉS DE SEU ÓRGÃO COMPETENTE, PROVIDENCIE COM A MÁXIMA URGÊNCIA A LIMPEZA DA PRAÇA SÃO JOÃO BATISTA, BEM COMO A LIMPEZA DAS RUAS, AVENIDAS E LOTES BALDIOS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Hermógenes Sales</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA MUNICIPAL, ATRAVÉS DE SEU ÓRGÃO COMPETENTE, PROVIDENCIE COM A MÁXIMA URGÊNCIA UM SERVIÇO (OPERAÇÃO TAPA BURACOS), PARA TAMPAR OS BURACOS O ASFALTO DA RUA NATANAEL LINO DE CARLOS, NA AVENIDA CENTRAL E AVENIDA REGINA SALES E; IMPLANTE PLACAS INDICATIVAS, EM LUGARES ESTRATÉGICOS DE NOSSA CIDADE, INDICANDO AOS CONDUTORES DE VEÍCULOS A ENTRADA E SAÍDA (LADO SUL E NORTE) DE PALMAS E BREJINHO DE NAZARÉ-TO.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Wilmoney</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/41/41_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL, TOME PROVIDÊNCIAS NO SENTIDO DE FAZER A PONTE DOS CÓRREGOS JACARÉ E CANAJUBA, LOCALIZADOS, RESPECTIVAMENTE, NA REGIÃO DO SÃO JOSÉ E NA FAZENDA DA DONA ROSÁRIA.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/42/42_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL, QUE POSSA UTILIZAR O PRÉDIO AONDE FUNCIONAVA  O ANTIGO PRONTO ATENDIMENTO DESTA CIDADE, LEVANDO PARA O LOCAL A SECRETARIA DE SAÚDE E DEMAIS ÓRGÃOS QUE A PREFEITURA ESTÁ PAGANDO O ALUGUEL.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/43/43_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL PROVIDENCIE EM FAZER A LIMPEZA DO PÁTIO DA DELEGACIA DE POLÍCIA CIVIL E 4º PELOTÃO DA POLÍCIA MILITAR DE ALIANÇA DO TOCANTINS; FAZER O COMBATE DO MOSQUITO AEDES AEGYPTI NO INTERIOR DOS VEÍCULOS APREENDIDOS E, TAMBÉM O LETREIRO PARA IDENTIFICAR AS REFERIDAS INSTITUIÇÕES.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA MUNICIPAL, ATRAVÉS DE SEU ÓRGÃO COMPETENTE, PROVIDENCIA COM A MÁXIMA URGÊNCIA ARRUMAÇÃO DAS RUAS LEOPOLDO E DAS BANDEIRAS, DEVIDO ESTÁ MUITO ESBURACADAS.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/33/33_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA MUNICIPAL, ASSUMA TODAS AS DESPESAS COM O TRANSPORTE DOS UNIVERSITÁRIOS E SECUNDARISTAS (CURSINHO PRÉ-VESTIBULAR E CURSOS TÉCNICOS PROFISSIONALIZANTES), PARA GURUPI-TO OU ADQUIRA UM ÔNIBUS PRÓPRIO PARA TAL FINALIDADE, O QUE ERA FEITO POR TODOS OS GESTORES QUE ANTECEDERAM A ATUAL ADMINISTRAÇÃO.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O SENHOR PREFEITO MUNICIPAL, FAÇA OS DEVIDOS ESCLARECIMENTOS SOBRE O ANDAMENTO DO CONCURSO PÚBLICO MUNICIPAL, PARA SUPRIR VAGAS NA ATUAL ADMINISTRAÇÃO, REDUZINDO A TERMO SUAS DECLARAÇÕES ENCAMINHANDO-AS A ESTA AUGUSTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Zé Baiano</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/25/25_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO RESOLUTIVIDADE EM CARÁTER DE URGÊNCIA DA DISPONIBILIZAÇÃO DO TRANSPORTE PARA OS UNIVERSITÁRIOS QUE SE DESLOCAM NO SENTIDO ALIANÇA/GURUPI E GURUPI/ALIANÇA, EM CUMPRIMENTO DA LEI 12.816/2013 APROVADA NO CONGRESSO NACIONAL E SANCIONADA PELA PRESIDENTE DILMA ROUSSEFF.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Deyller Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/11/11_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA MUNICIPAL CRIE O ESPAÇO DO ESTUDANTE.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Casimiro, Deyller Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/9/9_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER LEGISLATIVO QUE FAÇA FILIAÇÃO DA CÂMARA MUNICIPAL DE ALIANÇA DO TOCANTINS JUNTO A UVET - UNIÃO DOS VEREADORES DO ESTADO DO TOCANTINS.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/12/12_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA MUNICIPAL CONSTRUA UMA COBERTURA PARA ABRIGAR USUÁRIOS QUE AGUARDAM OS ÔNIBUS A DESTINO DA CIDADE DE GURUPI-TO</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A PREFEITURA MUNICIPAL, ATRAVÉS DE SEU ÓRGÃO COMPETENTE ADQUIRA UM BEBEDOURO E O INSTALE NA ACADEMIA DE SAÚDE " TIETRE MONTEIRO DE CARVALHO", BEM COMO CONTRATE UMA ASG PARA AUXILIAR NA LIMPEZA E AINDA ADQUIRA UM APARELHO DE AR CONDICIONADO E O INSTALE NA SALA DE FISIOTERAPIA DA MESMA ACADEMIA.  </t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/13/13_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL EM CONJUNTO COM A SECRETARIA DA EDUCAÇÃO, QUE A MESMA TOME PROVIDÊNCIAS NO SENTIDO DE CONFECCIONAR UNIFORMES ESCOLARES PARA AS REDES DE ENSINO MUNICIPAL DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/44/44_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL EM CONJUNTO COM A SECRETARIA DA SAÚDE QUE DISPONIBILIZA UM POSTO DE COLETA DE SOROLOGIA EM GERAL, COM UMA PESSOA CAPACITADA E MATERIAIS ADEQUADOS. </t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/45/45_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL EM CONJUNTO COM A SECRETARIA DE SAÚDE TOMAM PROVIDÊNCIAS NO SENTIDO DE ADQUIRIR MATERIAIS (EQUIPAMENTO DE PROTEÇÃO INDIVIDUAL) PARA OS FUNCIONÁRIOS DE SERVIÇOS GERAIS E, DUAS MÁQUINAS PARA ESFREGÃO COM VASSOURAS PARA LIMPEZA DOS POSTOS DE SAÚDE CENTRAL DO JARDIM ALIANÇA DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/14/14_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PRESIDENTE DA CASA DE LEIS PROVIDENCIE UMA PARCERIA COM A RÁDIO COMUNITÁRIA 104,9 FM, PARA TRANSMITIR AS SESSÕES ORDINÁRIAS DESTA CASA.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/15/15_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA MUNICIPAL PROVIDENCIE JOGOS ESTUDANTIS, EDUCACIONAIS, PALESTRAS, TEATROS E INTEGRAÇÕES DOS MESMOS.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/16/16_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA MUNICIPAL DISPONIBILIZA UM PRESTADOR DE SERVIÇO (VIGIA) PARA TRABALHAR NA PRAÇA SÃO JOÃO BATISTA.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A PREFEITURA MUNICIPAL, ATRAVÉS DO SEU ÓRGÃO COMPETENTE, PROVIDENCIE A ELIMINAÇÃO DAS PLANTAS DANINHAS ENTRE AS GRAMAS QUE ESTÃO LOCALIZADAS NAS PRAÇAS, NOS CANTEIROS CENTRAIS, NAS ROTATÓRIAS E OUTRAS ÁREAS AJARDINADAS NO INTERIOR DO MUNICÍPIO, ATRAVÉS DE HERBICIDAS OU OUTROS PRODUTOS ESPECÍFICOS PARA SUA ERRADICAÇÃO. </t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/17/17_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER LEGISLATIVO, NOS TERMOS DO REGIMENTO INTERNO QUE SEJA CONSIGNADA NOS ANAIS DESTA CASA "MOÇÃO DE APLAUSOS" COM VOTOS DE CONGRATULAÇÕES PARA O SENHOR MAURO MIRANDA DE JESUS, REQUER AINDA DESTA "MOÇÃO" SE DÊ CIÊNCIA AO HOMENAGEADO EM REFERÊNCIA.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Zé Henrique</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA MUNICIPAL JUNTO AO SETOR COMPETENTE, PROVIDENCIE A INSTALAÇÃO DE UMA COBERTURA NO POSTINHO DO JARDIM ALIANÇA, NO SENTIDO DE ESTACIONAR VEÍCULOS OU OUTROS TIPOS DE LOCOMOÇÃO, PARA OS FUNCIONÁRIOS DA UNIDADE ONDE PRESTAM SERVIÇOS, PARA ASSIM, PODEREM DEIXAR TANTO OS VEÍCULOS DE SUA PROPRIEDADE QUANTO OS VEÍCULOS PÚBLICOS.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/46/46_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL, QUE O MESMO TOME PROVIDÊNCIAS NO SENTIDO DE PATROLAR A ESTRADA QUE DÁ ACESSO A FAZENDA PAULISTINHA.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/47/47_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE AS DOCUMENTAÇÕES DAS CASAS POPULARES PARA OS MORADORES, OU SEJA, PASSANDO A ESCRITURA DO IMÓVEL PARA OS BENEFICIADOS.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/48/48_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL TOME PROVIDÊNCIA NO SENTIDO DE COBRAR DA EMPRESA QUE TEM A CONCESSÃO FUNERAL EM NOSSO MUNICÍPIO, QUE A MESMA CONSTRUA A CASA DE VELÓRIO.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/36/36_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL, A RELAÇÃO DE TODOS OS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS CONTRATADOS DESDE O ANO DE 2009 ATÉ 2016 E; QUAIS OS CARGOS QUE OCUPAM E FUNÇÕES DESEMPENHADAS POR CADA UM E, EM QUAL SETOR DA ADMINISTRAÇÃO ESTÃO LOTADOS.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL, FAÇA INSTALAÇÃO DE VENTILADORES OU AR CONDICIONADOS NAS SALAS DE AULA DA ESCOLA MUNICIPAL DUQUE DE CAXIAS; QUE ADQUIRA BRINQUEDOS E QUIOSQUES PARA PRAÇA SÃO JOÃO BATISTA; QUE FAÇA O RECAPEAMENTO DA RUA 05, NAS PROXIMIDADES DA BR-153; QUE ADQUIRA UM ESPAÇO, HOSPEDAGEM E ALIMENTAÇÃO UM PROFESSOR DE CURSO PREPARATÓRIO PARA OS INSCRITOS NO CONCURSO DA PREFEITURA DE ALIANÇA DO TOCANTINS; CONTRATE O MÉDICO DR. ROBERT FURTADO GUTIERRY (CLÍNICO GERAL) PARA FAZER PLANTÃO POR 36 HORAS, SENDO  NO SÁBADO 24 HORAS E NO DOMINGO 12 HORAS.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/38/38_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PRESIDENTE DA CASA QUE OFICIALIZA O DEPUTADO ESTADUAL ELI BORGES, ASSINADO PELOS DEMAIS VEREADORES, SOLICITANDO UMA EMENDA PARA QUE SEJA PROMOVIDO O ENCONTRO MUNICIPAL DE COMBATE ÀS DROGAS.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/39/39_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PRESIDENTE DA CASA QUE OFICIALIZA A SECRETÁRIA MUNICIPAL DA EDUCAÇÃO, PARA A MESMA CONVIDAR OS ALUNOS DA ESCOLA MUNICIPAL, COM O INTUITO DELES PODEREM VIR ASSISTIR AS SESSÕES ORDINÁRIAS NA CÂMARA MUNICIPAL. DESTA FORMA, ESTARÃO ADQUIRINDO CONHECIMENTOS DA HISTÓRIA DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA MUNICIPAL JUNTO AO SETOR COMPETENTE, PROVIDENCIE O CASCALHAMENTO DAS RUAS DO MUNICÍPIO, PRINCIPALMENTE NOS SETORES, COMO EXEMPLO, NO SETOR JARDIM ALIANÇA, ONDE AS RUAS ESTÃO NECESSITANDO URGENTEMENTE.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/40/40_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SEJA FEITA A MANUTENÇÃO DO SISTEMA DE ILUMINAÇÃO PÚBLICA DAS RUAS E AVENIDAS DO NOSSO MUNICÍPIO, UMA VEZ QUE NOSSA CIDADE SE ENCONTRA ÀS ESCURAS.</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/22/22_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE UMA REUNIÃO COM AS AUTORIDADES MUNICIPAIS, COM OBJETIVO DE ENCONTRAR UMA SOLUÇÃO PARA OS PROBLEMAS QUE ESTÃO ACONTECENDO COM OS USUÁRIOS QUANDO NECESSITAM DAS AGÊNCIAS BANCÁRIAS LOCALIZADAS EM NOSSO MUNICÍPIO, SE SENTINDO DESPREZADOS PELA FALTA DE FUNCIONAMENTO PLENO DE NOSSAS AGÊNCIAS.</t>
   </si>
   <si>
     <t>Casimiro</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/10/10_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER LEGISLATIVO QUE FAÇA O CASCALHAMENTO DA RUA AMAPÁ, SAINDO DA AVENIDA BENEDITO GOMES DE PINA A AVENIDA MATO GROSSO.</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/8/8_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA MUNICIPAL, ATRAVÉS DO SEU ÓRGÃO COMPETENTE FAÇA PARCERIAS COM OS MORADORES DA AVENIDA BERNARDO SAYÃO-CENTRO, PARA CONSTRUÇÃO DE CALÇADAS.</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/23/23_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA MUNICIPAL, ATRAVÉS DE SEU ÓRGÃO COMPETENTE, REALIZE A CONSTRUÇÃO DE MATA-BURROS NO LUGAR DOS COLCHETES NAS ESTRADAS VICINAIS, NAS ENTRADAS E NO INTERIOR DAS FAZENDAS POR ONDE PASSAM OS VEÍCULOS QUE FAZEM O TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/49/49_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PRESIDENTE DA CÂMARA MUNICIPAL, TOME PROVIDÊNCIAS NO SENTIDO DE IMPLANTAR UMA PLANILHA DE CONTROLE DO VEÍCULO DESTA CASA, COM OS SEGUINTES DADOS: O NOME DO USUÁRIO, O KM, DIA E HORÁRIO DE RECEBIMENTO E ENTREGA, QUANTIDADE DE COMBUSTÍVEL SE FOREM ABASTECIDO PELA CÂMARA E OUTROS SE FOREM NECESSÁRIOS.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/50/50_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL PARA PROVIDENCIAR O PATROLAMENTO DAS ESTRADAS DA ZONA RURAL, DE ACORDO COM AS SOLICITAÇÕES DO SR. GERALDINO REPRESENTANDO A REGIÃO DO SÃO JOSÉ; O SR. MANULA REPRESENTANDO A REGIÃO DO FULO; O SR. NELCIFRAN REPRESENTANDO A REGIÃO DA DONA BELA; O SR. ADALBERTO REPRESENTANDO O ASSENTAMENTO DA UMUARAMA E; O SR. LEONARDO REPRESENTANDO O ASSENTAMENTO DO MUNICÍPIO DE ALIANÇA.</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/7/7_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA MUNICIPAL PROVIDENCIE A LIMPEZA DO CANTEIRO CENTRAL DA AVENIDA BERNARDO SAYÃO.</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/6/6_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t>- QUE A PREFEITURA MUNICIPAL RENOVE A PINTURA E, TAMBÉM, REFORMA O ALAMBRADO DO ESTÁDIO WANDERLEY AFONSO DA SILVA (O IPIRANGÃO)._x000D_
 - FAÇA UM NOVO LETREIRO COM O NOME DE FANTASIA NO ESTÁDIO._x000D_
 - QUE FAÇA PINTURA DAS TRAVES, BANCOS, ARQUIBANCADAS, BANHEIROS, VESTUÁRIO E PORTÃO.</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/18/18_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O CHEFE DO PODER EXECUTIVO DISPONIBILIZA A RETROESCAVADEIRA E A CAÇAMBA PARA OS MORADORES UMUARAMA, EM ESPECIAL A FAZENDA SANTO ANTÔNIO E VARGEM VERDE, DOS PROPRIETÁRIOS RODOLFO TAVARES ALVES DE OLIVEIRA E DO SENHOR NILSON JANTARA JÚNIOR, COM OBJETIVOS DE FAZER ATERROS PARA REPRESAS.</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/19/19_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA MUNICIPAL PROVIDENCIE EM COLOCAR LIXEIRAS COM SUPORTE EM UMA ALTURA DE DIFÍCIL ALCANCE DE ANIMAIS, COMO EXEMPLO, CACHORRO, EM TODAS AS RUAS E AVENIDAS NO INTERIOR DO MUNICÍPIO, PARA ASSIM, COLETAR OS LIXOS QUE FICAM EXPOSTOS NA ÁREA.</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO CHEFE DO PODER EXECUTIVO QUE PROVIDENCIE MAIS 03 (TRÊS) TENDAS PARA A HOSPEDAGEM DA FESTA DE OBREIROS DO CAMPO DE GURUPI NA IGREJA ASSEMBLEIA DE DEUS MINISTÉRIO MADUREIRA DE ALIANÇA, QUE SERÁ NOS DIAS 24, 25 E 26 DE JUNHO DE 2016.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/51/51_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA PROVIDENCIAR O PCCQG (PLANO DE CARGOS E CARREIRA  DO QUADRO GERAL) DE ALIANÇA DO TOCANTINS.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/52/52_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL TOME PROVIDÊNCIAS NO SENTIDO DE ADQUIRIR MATERIAIS ESPORTIVAS, TAIS COMO: BOLAS E REDES DE FUTEBOL SOCIETY, SALÃO E VÔLEI, PARA QUE SEJAM DOADOS NO CAMPO E QUADRA DO SETOR VILA NOVA, NO GINÁSIO DE ESPORTE MILTON ROCHA AGUIAR, CAMPO DO JARDIM ALIANÇA E NO ESTÁDIO O IPIRANGÃO. </t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/20/20_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE POÇOS SEMI-ARTESIANO PARA OS MORADORES DAS REGIÕES SÃO JOSÉ E UMUARAMA, COM OBJETIVO DE MELHORAR AS CONDIÇÕES DE ÁGUA NO LOCAL.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/53/53_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL A RESTAURAÇÃO DAS PONTES SOBRE O RIO SÃO JOSÉ E O CÓRREGO JACARÉ, QUE DÁ ACESSO À PRAIA DO CROÁ E FAZENDAS.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/54/54_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O CHEFE DO PODER EXECUTIVO JUNTO COM O SETOR COMPETENTE, ENVIA PARA ESTA AUGUSTA CASA DE LEIS, TODAS AS INFORMAÇÕES A RESPEITO DOS CADASTRAMENTOS DAS PESSOAS BENEFICIADAS COM AS CASAS POPULARES.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/56/56_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O SENHOR PRESIDENTE DA CÂMARA MUNICIPAL, REPASSA INFORMAÇÕES RELEVANTES PARA O CONHECIMENTO DOS VEREADORES SOBRE A REFORMA DO REGIMENTO INTERNO DESTA AUGUSTA CASA DE LEIS, PRINCIPALMENTE O CRONOGRAMA DAS ATIVIDADES QUE OCORRERÃO DURANTE OS PROCESSOS DOS TRABALHOS.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/55/55_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO CHEFE DO PODER EXECUTIVO QUE PROVIDENCIE O CONCERTO DA PATROLA E DA RETROESCAVADEIRA DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/57/57_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL AS SEGUINTES PROVIDÊNCIAS:  SERVIÇOS DE MANUTENÇÃO DA PRAÇA CENTRAL; SERVIÇO DE PATROLAMENTO DAS RUAS NO BAIRRO DA PORTELINHA; RECUPERAÇÃO DAS PONTES SOBRE O RIBEIRÃO MOIÁ E CÓRREGO RETIRO E; INFORMAÇÕES SOBRE A CONSTRUÇÃO DO BALNEÁRIO.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/58/58_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL SERVIÇOS DE RECAPEAMENTO OU DE TAPA BURACO NA AVENIDA REGINA SALES, ENFRENTE AO SUPERMERCADO BOM PREÇO.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/59/59_texto_integral.pdf</t>
+    <t>http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE A LIMPEZA DO CEMITÉRIO MUNICIPAL SÃO JOÃO BATISTA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -920,68 +920,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/59/59_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aliancadotocantins.to.leg.br/media/./sapl/public/materialegislativa/2016/59/59_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>