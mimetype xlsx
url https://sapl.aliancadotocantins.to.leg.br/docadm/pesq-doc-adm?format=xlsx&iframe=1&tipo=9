--- v0 (2025-11-22)
+++ v1 (2026-05-13)
@@ -10,83 +10,83 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="86">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
-    <t>1.Contrato</t>
+    <t>Contrato</t>
   </si>
   <si>
     <t>Contratação de serviços profissionais de Advocacia, na emissão de parecer jurídico para esta Casa.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Contratação de Prestação de Serviços de Assessoramento Jurídico, para Câmara Municipal de Aliança do Tocantins/TO.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Contratação de serviços especializados em Assessoria e Consultoria de Contabilidade Pública, para Câmara Municipal de Aliança do Tocantins/TO.</t>
   </si>
   <si>
     <t>81</t>
   </si>
@@ -200,50 +200,119 @@
     <t>6</t>
   </si>
   <si>
     <t>Contratação da empresa Amorim Sociedade Individual de Advocacia, CNPJ 58.846.751/0001-03, para prestação de serviços técnico especializado em licitações e contratações públicas, diante das alterações promovidas pela Lei nº 14.133/2021, promovendo sua regulamentação mediante edição de decretos, padronização de editais, elaboração de fluxograma, emissão de pareceres, para atender as necessidades da Câmara Municipal de Aliança do Tocantins, no período de janeiro a dezembro de 2025. Valor total de R$ 54.000,00 (cinquenta e quatro mil reais).</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Contratação da empresa Maria de Jesus Martins Ferreira dos Santos, CNPJ: 47.499.184/0001-40, para fornecer produtos alimentícios/lanches, salgados, para serem servidos após Sessões realizadas na Câmara Municipal de Aliança do Tocantins/TO. Vigência: Março a dezembro de 2025. Valor/Quantidade: O valor a ser pago será fixado a partir do número de alimentação autorizadas e efetivamente utilizada, conforme o item do objeto e o valor unitário, constantes na tabela Especificações do Objeto.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>Contratação da empresa Posto Aliança Comércio de Combustíveis Ltda, CNPJ: 31.919.689/0001-86, para fornecimento de combustíveis visando atender veículos da Câmara Municipal de Aliança do Tocantins/TO. Vigência: Março a dezembro de 2025. Valor total de R$ 38.940,00 (trinta e oito mil, novecentos e quarenta reais).</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>Contratação da empresa Coelho Neto Engenharia Ltda, CNPJ: 27.909.853/0001-05, para prestação de serviços de engenharia na elaboração de projetos e orçamento para a obra de reestruturação do prédio da Câmara Municipal de Aliança do Tocantins/TO. Vigência: 60 (sessenta) dias, contados a partir da assinatura do contrato. Valor total de R$ 47.228,00 (quarenta e sete mil, duzentos e vinte e oito reais).</t>
+  </si>
+  <si>
+    <t>813</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>Contratação da empresa Cavalcante e Fonseca Advogados Associados, CNPJ: 18.039.391/0001-13, Objeto: Serviços Técnicos Especializados de Advocacia, Consultoria e Assessoria Jurídica para a Câmara Municipal de Aliança do Tocantins/TO, Valor R$ 90.786,24 em 12 (doze) parcelas de R$ 7.565,52 mensais. Vigência: 06/01/2026 a 31/12/2026.</t>
+  </si>
+  <si>
+    <t>814</t>
+  </si>
+  <si>
+    <t>Contratação da empresa R B Barbosa Ltda, CNPJ: 32.283.738/0001-08, Objeto: Prestação de serviços profissionais de contabilidade pública na elaboração dos balancetes mensais do execício de 2026, bem como, prestação de contas de Ordenador de Despesa/2026, para a Câmara Municipal de Aliança do Tocantins/TO, Valor total R$ 90.628,72 (noventa mil, seiscentos e vinte oito reais e setenta e dois centavos). Vigência: 07/01/2026 a 31/12/2026.</t>
+  </si>
+  <si>
+    <t>815</t>
+  </si>
+  <si>
+    <t>Contratação da empresa J de A Cruz - Consultoria, CNPJ: 64.202.318/0001-38, Objeto: Prestação de serviços de assessoria e consultoria na gestão organizacional, operacional nos departamentos de planejamento, compras e licitações da Câmara Municipal de Aliança do Tocantins/TO, Valor total R$ 54.000,00 (cinquenta e quatro mil reais). Vigência: 08/01/2026 a 31/12/2026.</t>
+  </si>
+  <si>
+    <t>816</t>
+  </si>
+  <si>
+    <t>Contratação da empresa R B Barbosa Ltda, CNPJ: 32.283.738/0001-08, Objeto: Prestação de serviços técnicos especializados em assessoramento e consultoria junto às comissões de finanças e orçamentos e emissão de pareceres para Câmara Municipal de Aliança do Tocantins/TO, Valor total R$ 64.200,00 (sessenta e quatro mil e duzentos reais). Vigência: 07/01/2026 a 31/12/2026.</t>
+  </si>
+  <si>
+    <t>817</t>
+  </si>
+  <si>
+    <t>Contratação da empresa Contabilidade e Assessoria G J A Ltda, CNPJ: 42.341.825/0001-10, Objeto: Prestação de serviços de suporte técnico, com ênfase na execução, geração, transmissão e acompanhamento dos eventos da EFD-REINF (Escritura Fiscal Digital de Retenções e outras Informações Fiscais), DCTF-Web (Declaração de Débitos e Créditos Tributários Federais Previdenciários e de outras Entidades e Fundos), que unifica as informações do e-Social com as informações da EFD-REINF, para Câmara Municipal de Aliança do Tocantins/TO, Valor total R$ 38.400,00 (trinta e oito mil e quatrocentos reais). Vigência: 09/01/2026 a 31/12/2026.</t>
+  </si>
+  <si>
+    <t>818</t>
+  </si>
+  <si>
+    <t>Contratação da empresa Contabilidade e Assessoria G J A Ltda, CNPJ: 42.341.825/0001-10, Objeto: Prestação de serviços junto ao departamento pessoal da Câmara Municipal de Aliança do Tocantins/TO, especificamente nos sistemas de gestão pública (e-Social, dirf, rais, folha de pagamento e sicap-ap). Valor total R$ 42.000,00 (quarenta e dois mil reais). Vigência: 09/01/2026 a 31/12/2026.</t>
+  </si>
+  <si>
+    <t>819</t>
+  </si>
+  <si>
+    <t>Contratação da empresa J de A Cruz - Consultoria, CNPJ: 64.202.318/0001-38, Objeto: Prestação de serviços de assessoria e alimentação do SICAP - LCO da Câmara Municipal de Aliança do Tocantins/TO. Valor total R$ 42.000,00 (quarenta e dois mil reais). Vigência: 09/01/2026 a 31/12/2026.</t>
+  </si>
+  <si>
+    <t>820</t>
+  </si>
+  <si>
+    <t>Contratação da empresa Anecir Vasconcelos - Sociedade Individual de Advocacia, CNPJ: 41.559.083/0001-30, Objeto: Prestação de serviços profissionais de assessoramento jurídico administrativo, com ênfase em pareceres na área constitucional, legislativa, e processos licitatórios, nos termos da legislação aplicada para assessoramento da Câmara Municipal de Aliança do Tocantins/TO. Valor total R$ 60.000,00 (sessenta mil reais). Vigência: 08/01/2026 a 31/12/2026.</t>
+  </si>
+  <si>
+    <t>821</t>
+  </si>
+  <si>
+    <t>Contratação da empresa R L Vanderley e Cia Ltda - ME, CNPJ: 18.644.452/0001-71, Objeto: Prestação de serviços em assessoria pública junto à Câmara Municipal de Aliança do Tocantins/TO, no setor da controladoria interna desta Câmara Municipal. Valor total R$ 60.000,00 (sessenta mil reais). Vigência: 09/01/2026 a 31/12/2026.</t>
+  </si>
+  <si>
+    <t>822</t>
+  </si>
+  <si>
+    <t>Contratação da empresa João Batista Parente Neres, CNPJ: 18.446.097/0001-26, Objeto: Prestação de serviços na manutenção, configuração, atualização e suporte técnico do website da Câmara Municipal de Aliança do Tocantins/TO, e instrução aos servidores referente ao uso, operação e alimentação do sistema, durante o ano de 2026. Valor total R$ 24.000,00 (vinte e quatro mil reais). Vigência: 09/01/2026 a 31/12/2026.</t>
+  </si>
+  <si>
+    <t>823</t>
+  </si>
+  <si>
+    <t>Contratação da empresa H. Lopes Sistemas Ltda, CNPJ: 01.689.869/0001-58, Objeto: Prestação de serviços de locação, suporte e treinamento de sistema de contabilidade software de gestão pública junto a Câmara Municipal de Aliança do Tocantins/TO. Valor total R$ 26.400,00 (vinte e seis mil e quatrocentos reais). Vigência: 09/01/2026 a 31/12/2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -535,51 +604,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F21"/>
+  <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -967,50 +1036,270 @@
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>61</v>
       </c>
       <c r="B21" t="s">
         <v>43</v>
       </c>
       <c r="C21" t="s">
         <v>34</v>
       </c>
       <c r="D21" t="s">
         <v>9</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>62</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" t="s">
+        <v>63</v>
+      </c>
+      <c r="B22" t="s">
+        <v>64</v>
+      </c>
+      <c r="C22" t="s">
+        <v>8</v>
+      </c>
+      <c r="D22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" t="s">
+        <v>10</v>
+      </c>
+      <c r="F22" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" t="s">
+        <v>66</v>
+      </c>
+      <c r="B23" t="s">
+        <v>64</v>
+      </c>
+      <c r="C23" t="s">
+        <v>13</v>
+      </c>
+      <c r="D23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" t="s">
+        <v>10</v>
+      </c>
+      <c r="F23" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" t="s">
+        <v>68</v>
+      </c>
+      <c r="B24" t="s">
+        <v>64</v>
+      </c>
+      <c r="C24" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" t="s">
+        <v>10</v>
+      </c>
+      <c r="F24" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B25" t="s">
+        <v>64</v>
+      </c>
+      <c r="C25" t="s">
+        <v>19</v>
+      </c>
+      <c r="D25" t="s">
+        <v>9</v>
+      </c>
+      <c r="E25" t="s">
+        <v>10</v>
+      </c>
+      <c r="F25" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" t="s">
+        <v>72</v>
+      </c>
+      <c r="B26" t="s">
+        <v>64</v>
+      </c>
+      <c r="C26" t="s">
+        <v>25</v>
+      </c>
+      <c r="D26" t="s">
+        <v>9</v>
+      </c>
+      <c r="E26" t="s">
+        <v>10</v>
+      </c>
+      <c r="F26" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" t="s">
+        <v>74</v>
+      </c>
+      <c r="B27" t="s">
+        <v>64</v>
+      </c>
+      <c r="C27" t="s">
+        <v>54</v>
+      </c>
+      <c r="D27" t="s">
+        <v>9</v>
+      </c>
+      <c r="E27" t="s">
+        <v>10</v>
+      </c>
+      <c r="F27" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" t="s">
+        <v>76</v>
+      </c>
+      <c r="B28" t="s">
+        <v>64</v>
+      </c>
+      <c r="C28" t="s">
+        <v>28</v>
+      </c>
+      <c r="D28" t="s">
+        <v>9</v>
+      </c>
+      <c r="E28" t="s">
+        <v>10</v>
+      </c>
+      <c r="F28" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" t="s">
+        <v>78</v>
+      </c>
+      <c r="B29" t="s">
+        <v>64</v>
+      </c>
+      <c r="C29" t="s">
+        <v>57</v>
+      </c>
+      <c r="D29" t="s">
+        <v>9</v>
+      </c>
+      <c r="E29" t="s">
+        <v>10</v>
+      </c>
+      <c r="F29" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" t="s">
+        <v>80</v>
+      </c>
+      <c r="B30" t="s">
+        <v>64</v>
+      </c>
+      <c r="C30" t="s">
+        <v>31</v>
+      </c>
+      <c r="D30" t="s">
+        <v>9</v>
+      </c>
+      <c r="E30" t="s">
+        <v>10</v>
+      </c>
+      <c r="F30" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" t="s">
+        <v>82</v>
+      </c>
+      <c r="B31" t="s">
+        <v>64</v>
+      </c>
+      <c r="C31" t="s">
+        <v>34</v>
+      </c>
+      <c r="D31" t="s">
+        <v>9</v>
+      </c>
+      <c r="E31" t="s">
+        <v>10</v>
+      </c>
+      <c r="F31" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" t="s">
+        <v>84</v>
+      </c>
+      <c r="B32" t="s">
+        <v>64</v>
+      </c>
+      <c r="C32" t="s">
+        <v>37</v>
+      </c>
+      <c r="D32" t="s">
+        <v>9</v>
+      </c>
+      <c r="E32" t="s">
+        <v>10</v>
+      </c>
+      <c r="F32" t="s">
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>