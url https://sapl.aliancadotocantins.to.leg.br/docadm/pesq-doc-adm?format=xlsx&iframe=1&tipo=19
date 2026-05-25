--- v0 (2025-11-22)
+++ v1 (2026-05-25)
@@ -42,51 +42,51 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>CONC</t>
   </si>
   <si>
-    <t>1.Concorrência</t>
+    <t>Concorrência</t>
   </si>
   <si>
     <t>Processo de contratação de empresa para conclusão da construção do prédio da Câmara Municipal de Aliança do Tocantins/TO.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>Processo para contratação de empresa especializada em obras e serviços de engenharia, para execução de reforma e ampliação do prédio da Câmara Municipal de Aliança do Tocantins/TO.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Concorrência Pública Tipo: Menor Preço Global. Para contratação de empresa especializada em obras e serviços de engenharia para execução de reforma e ampliação do prédio da Câmara Municipal de Aliança do Tocantins, visando às adequações legais e à manutenção do prédio.</t>
   </si>
 </sst>
 </file>
 