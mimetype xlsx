--- v0 (2025-11-23)
+++ v1 (2026-05-25)
@@ -42,51 +42,51 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>CRED</t>
   </si>
   <si>
-    <t>1.Credenciamento</t>
+    <t>Credenciamento</t>
   </si>
   <si>
     <t>Contratação da empresa Maria de Jesus Martins Ferreira dos Santos, CNPJ: 47.499.184/0001-40, para servir produtos alimentícios/lanches, salgados, para serem servidos após sessões realizadas na Câmara Municipal de Aliança do Tocantins/TO, no ano de 2024. Conforme valores e quantidades descritos no Termo de Referência.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Contratação da empresa Posto Aliança Comercio de Combustível Ltda, CNPJ: 31.919.689/0001-86, para futura, eventual e parcelado fornecimento de combustível, para suprir as necessidades da frota oficial do Poder Legislativo Municipal de Aliança do Tocantins/TO, no período de abril a dezembro de 2024. Valor total de R$ 11.900,00 (onze mil e novecentos reais).</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>Contratação da empresa Posto Aliança Comércio de Combustíveis Ltda, CNPJ: 31.919.689/0001-86, para fornecimento de combustíveis visando atender veículos da Câmara Municipal de Aliança do Tocantins/TO. Vigência: Março a dezembro de 2025. Valor total de R$ 38.940,00 (trinta e oito mil, novecentos e quarenta reais).</t>
   </si>
   <si>
     <t>515</t>
   </si>