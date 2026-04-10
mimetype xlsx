--- v0 (2025-11-22)
+++ v1 (2026-04-10)
@@ -42,51 +42,51 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>TAC</t>
   </si>
   <si>
-    <t>1.Termo Aditivo de Contrato</t>
+    <t>Termo Aditivo de Contrato</t>
   </si>
   <si>
     <t>1º Termo Aditivo ao Contrato nº 008/2023, firmado entre a Câmara Municipal de Aliança do Tocantins, e a empresa Borges e Alencar Assessoria Contábil Ltda - ME, objetivando promover alterações no contrato original, decorrente do Pregão Presencial nº 001/2023, conforme disposto no referido instrumento, haja vista a necessidade da continuidade dos serviços. Objeto: Contratação de empresa visando a prestação de serviços contábeis de orientação, assessoria e consultoria técnica nas áreas financeira e patrimonial, no âmbito da gestão pública, envolvendo pesquisa e criação de solução a problemas que afetam as Comissões de Finanças e Orçamento, relacionados à área contábil, buscando a eficiência e eficácia das Comissões de Finanças e Orçamento da Câmara Municipal de Aliança do Tocantins.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>1º Termo Aditivo ao Contrato nº 012/2023, firmado entre a Câmara Municipal de Aliança do Tocantins, e a empresa H. Lopes Sistemas Eireli-EPP, objetivando promover alterações no contrato original, decorrente da Dispensa de Licitação, oriunda do Processo nº 082/2023, conforme disposto no referido instrumento, haja vista a necessidade da continuidade dos serviços. Objeto: Contratação de empresa para prestação de serviços profissionais de manutenção e direitos de uso de software de Gestão Pública Municipal, como: contábil, folha de pagamento/RH, patrimônio, protocolo, almoxarifado/compras, frotas, e link para publicação das informações no portal da Transparência da Câmara Municipal de Aliança do Tocantins, no período de julho a dezembro de 2023, para janeiro a junho de 2024.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>2º Termo Aditivo ao Contrato nº 012/2023, firmado entre a Câmara Municipal de Aliança do Tocantins, e a empresa H. Lopes Sistemas Eireli-EPP. Objeto: Prorrogação do contrato de prestação de serviços profissionais de manutenção e direitos de uso de software de Gestão Pública Municipal, como: contábil, folha de pagamento/RH, patrimônio, protocolo, almoxarifado/compras, frotas, e link para publicação das informações no portal da Transparência da Câmara Municipal, no período de julho a dezembro de 2024.</t>
   </si>
   <si>
     <t>415</t>
   </si>
@@ -415,51 +415,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="26" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="25.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">