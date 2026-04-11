--- v0 (2025-11-22)
+++ v1 (2026-04-11)
@@ -10,83 +10,83 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="45">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
-    <t>1.Inexigibilidade de Licitação</t>
+    <t>Inexigibilidade de Licitação</t>
   </si>
   <si>
     <t>Contratação de Prestação de Serviços de Assessoramento Jurídico, em pareceres na área Constitucional, Legislativa em geral, e em processos Licitatórios, e Assessoramento da Câmara de Aliança do Tocantins/TO.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Contratação de serviços especializados em Assessoria e Consultoria de Contabilidade Pública, Escrituração Contábil Pública Municipal, para Câmara Municipal de Aliança do Tocantins, no ano de 2023.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Contratação de serviços técnicos especializados em Assessoria e Consultoria com concentração em Contabilidade Pública: Escrituração contábil pública municipal de acordo com as legislação vigentes; Apuração de balancetes mensais de janeiro a dezembro de 2024; Remessa das informações inerentes ao Departamento Contábil através do SICAP - Sistema Integrado de Controle e Auditoria Pública ao Tribunal de Contas do Estado do Tocantins; e Elaboração das Contas do Ordenador de 2024, para Câmara Municipal de Aliança do Tocantins/TO.</t>
   </si>
   <si>
     <t>214</t>
   </si>
@@ -109,50 +109,86 @@
     <t>449</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>Contratação da empresa Anecir Vasconcelos - Sociedade Individual de Advocacia, CNPJ 41.559.083/0001-30, para prestação de serviços técnicos profissionais de Assessoria e Consultoria Jurídica, em pareceres na área constitucional, legislativa em geral, e em processos licitatórios, para assessoramento do Poder Legislativo de Aliança do Tocantins/TO, no período de janeiro a dezembro de 2025. Valor total de R$ 86.331,84 (oitenta e seis mil, trezentos e trinta e três reais e oitenta e quatro centavos).</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>Contratação da empresa ACP Amorim Contabilidade Pública S/S Ltda., CNPJ 13.508.075/0001-20, para prestação de serviços de especializados em assessoria e consultoria com concentração em contabilidade pública, visando atender as demandas da Câmara Municipal de Aliança do Tocantins/TO, no período de janeiro a dezembro de 2025. Valor total de R$ 83.657,28 (oitenta e três mil, seiscentos e cinquenta e sete reais e vinte e oito centavos).</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>Contratação da empresa ACP Amorim Contabilidade Pública S/S Ltda., CNPJ 13.508.075/0001-20, para prestação de serviços especializados em Assessoria e Consultoria em Contabilidade Pública, para elaboração de Pareceres dos Projetos da Câmara Municipal de Aliança do Tocantins/TO, no período de janeiro a dezembro de 2025. Valor total de R$ 54.000,00 (cinquenta e quatro mil reais).</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>Contratação da empresa Amorim Sociedade Individual de Advocacia, CNPJ 58.846.751/0001-03, para prestação de serviços técnico especializado em licitações e contratações públicas, diante das alterações promovidas pela Lei nº 14.133/2021, promovendo sua regulamentação mediante edição de decretos, padronização de editais, elaboração de fluxograma, emissão de pareceres, para atender as necessidades da Câmara Municipal de Aliança do Tocantins, no período de janeiro a dezembro de 2025. Valor total de R$ 54.000,00 (cinquenta e quatro mil reais).</t>
+  </si>
+  <si>
+    <t>786</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>Processo para contratação de empresa para prestação de serviços técnicos especializados de advocacia, consultoria e assessoria jurídica para a Câmara Municipal de Aliança do Tocantins/TO. EMPRESA CONTRATADA: Cavalcante e Fonseca Advogados Associados, CNPJ: 18.039.391/0001-13, Valor do Contrato: R$ 90.786,24 (noventa mil, setecentos e oitenta e seis reais e vinte e quatro centavos). Vigência: 06/01/2026 a 31/12/2026.</t>
+  </si>
+  <si>
+    <t>787</t>
+  </si>
+  <si>
+    <t>Processo para contratação de empresa para prestação de serviços profissionais de contabilidade pública na elaboração dos balancetes mensais do exercício de 2026, bem como, prestação de contas de Ordenador de Despesa/2026, para a Câmara Municipal de Aliança do Tocantins/TO. EMPRESA CONTRATADA: R B Barbosa Ltda, CNPJ: 32.283.738/0001-08, Valor do Contrato: R$ 90.628,72 (noventa mil, seiscentos e vinte oito reais e setenta e dois centavos). Vigência: 07/01/2026 a 31/12/2026.</t>
+  </si>
+  <si>
+    <t>788</t>
+  </si>
+  <si>
+    <t>Processo para contratação de empresa para prestação de serviços de assessoria e consultoria na gestão organizacional, operacional nos departamentos de planejamento, compras e licitações da Câmara Municipal de Aliança do Tocantins/TO. EMPRESA CONTRATADA: J de A Cruz - Consultoria, CNPJ: 64.202.318/0001-38, Valor do Contrato: R$ 54.000,00 (cinquenta e quatro mil reais). Vigência: 08/01/2026 a 31/12/2026.</t>
+  </si>
+  <si>
+    <t>789</t>
+  </si>
+  <si>
+    <t>Processo para contratação de empresa para prestação de serviços técnicos especializados em assessoramento e consultoria junto às comissões de finanças e orçamentos e emissão de pareceres da Câmara Municipal de Aliança do Tocantins/TO. EMPRESA CONTRATADA: R B Barbosa Ltda, CNPJ: 32.283.738/0001-08, Valor do Contrato: R$ 64.200,00 (sessenta e quatro mil e duzentos reais). Vigência: 07/01/2026 a 31/12/2026.</t>
+  </si>
+  <si>
+    <t>790</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Processo para contratação de empresa para prestação de serviços técnicos profissionais de assessoramento jurídico administrativo, com ênfase em pareceres na área constitucional, legislativa, e processos licitatórios, nos termos da legislação aplicada para assessoramento da Câmara Municipal de Aliança do Tocantins/TO. EMPRESA CONTRATADA: Anecir Vasconcelos - Sociedade Individual de Advocacia, CNPJ: 41.559.083/0001-30, Valor do Contrato: R$ 60.000,00 (sessenta mil reais). Vigência: 08/01/2026 a 31/12/2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -444,61 +480,61 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F10"/>
+  <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="27" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="25.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
@@ -656,50 +692,150 @@
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>31</v>
       </c>
       <c r="B10" t="s">
         <v>25</v>
       </c>
       <c r="C10" t="s">
         <v>19</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>32</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" t="s">
+        <v>34</v>
+      </c>
+      <c r="C11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11" t="s">
+        <v>10</v>
+      </c>
+      <c r="F11" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12" t="s">
+        <v>34</v>
+      </c>
+      <c r="C12" t="s">
+        <v>13</v>
+      </c>
+      <c r="D12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E12" t="s">
+        <v>10</v>
+      </c>
+      <c r="F12" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>9</v>
+      </c>
+      <c r="E13" t="s">
+        <v>10</v>
+      </c>
+      <c r="F13" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" t="s">
+        <v>19</v>
+      </c>
+      <c r="D14" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" t="s">
+        <v>10</v>
+      </c>
+      <c r="F14" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" t="s">
+        <v>34</v>
+      </c>
+      <c r="C15" t="s">
+        <v>43</v>
+      </c>
+      <c r="D15" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" t="s">
+        <v>10</v>
+      </c>
+      <c r="F15" t="s">
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>