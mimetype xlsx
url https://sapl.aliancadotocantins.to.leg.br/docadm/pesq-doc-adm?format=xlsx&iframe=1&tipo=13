--- v1 (2026-03-05)
+++ v2 (2026-05-25)
@@ -42,51 +42,51 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
-    <t>1.Dispensa de Licitação</t>
+    <t>Dispensa de Licitação</t>
   </si>
   <si>
     <t>Contratação de serviços profissionais de Advocacia, na emissão de parecer jurídico do Processo de Inexigibilidade de Licitação nº 001/2023, referente Assessoria Jurídica em demandas da Câmara Municipal de Aliança do Tocantins.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Prestação de serviços de apoio técnico, assessoria e consultoria contábil voltada à gestão pública, para Câmara Municipal de Aliança do Tocantins.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Contratação de empresa para prestação de serviços profissionais de manutenção e direitos de uso de software de gestão pública municipal como: contábil, folha de pagamento/RH, patrimônio, protocolo, almoxarifado/compra, frotas e links para publicação das informações no portal da transparência da Câmara Municipal de Aliança do Tocantins, no período de julho a dezembro de 2023.</t>
   </si>
   <si>
     <t>176</t>
   </si>